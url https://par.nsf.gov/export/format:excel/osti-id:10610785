--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610785</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcsy.0000039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Energy landscape analysis based on the Ising model: Tutorial review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Masuda, Naoki; Islam, Saiful; Thu_Aung, Si; Watanabe, Takamitsu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Cherifi, Hocine</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Complex Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0000039</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2837-8830</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We review a class of energy landscape analysis method that uses the Ising model and takes multivariate time series data as input. The method allows one to capture dynamics of the data as trajectories of a ball from one basin to a different basin to yet another, constrained on the energy landscape specified by the estimated Ising model. While this energy landscape analysis has mostly been applied to functional magnetic resonance imaging (fMRI) data from the brain for historical reasons, there are emerging applications outside fMRI data and neuroscience. To inform such applications in various research fields, this review paper provides a detailed tutorial on each step of the analysis, terminologies, concepts underlying the method, and validation, as well as recent developments of extended and related methods.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2204936</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLoS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>