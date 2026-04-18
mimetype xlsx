--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10610976</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3354/meps14561</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Phenotypic plasticity expands oyster survival and realized niche space across tidal elevations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, C; Belgrad, BA; Russell, CM; Lunt, J; Smee, DL</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Marine Ecology Progress Series</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>734</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>35 to 43</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0171-8630</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The realized niche of many sessile intertidal organisms is constrained by different stressors that set boundaries for their distribution based on tidal elevation. Higher tidal elevation increases desiccation risk but can provide a refuge from predation. Conversely, deeper water increases feeding time and growth but also increases vulnerability to benthic predators. Eastern oysters&lt;italic&gt;Crassostrea virginica&lt;/italic&gt;harden their shells in response to predator cues, which reduces their mortality from predation. We performed a field study to investigate if this defense mechanism could be manipulated to expand their realized niche and increase space for oyster survival and growth. We raised oysters in the presence of predators (blue crabs&lt;italic&gt;Callinectes sapidus&lt;/italic&gt;) or in no-predator controls, measured changes in shell morphology, and then monitored oyster survival at different tidal elevations across 7 locations with different predator and salinity regimes. Oyster survival was significantly higher at the highest tidal elevations tested. Exposure to predators before deployment also significantly increased shell hardness and survival, with intertidal oysters experiencing greater improvement in survival from cue exposure than subtidal oysters. Intertidal placement (&gt;15% exposure time) had larger effects on survival than predator exposure, but predator exposure increased oyster survival at all tidal elevations, suggesting that predator induction could help oysters both deter predators and resist abiotic stressors like desiccation, and perhaps increase the spatial areas where oysters can be restored.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1948441</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Inter-Research Science Publisher</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>