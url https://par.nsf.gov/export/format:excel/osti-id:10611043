--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10611043</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/molecules29173992</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Combined Computational and Experimental Approach to Studying Tropomyosin Kinase Receptor B Binders for Potential Treatment of Neurodegenerative Diseases</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, Duc D; Mansur, Shomit; Ciesla, Lukasz; Gray, Nora E; Zhao, Shan; Bao, Yuping</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecules</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3992</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1420-3049</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tropomyosin kinase receptor B (TrkB) has been explored as a therapeutic target for neurological and psychiatric disorders. However, the development of TrkB agonists was hindered by our poor understanding of the TrkB agonist binding location and affinity (both affect the regulation of disorder types). This motivated us to develop a combined computational and experimental approach to study TrkB binders. First, we developed a docking method to simulate the binding affinity of TrkB and binders identified by our magnetic drug screening platform from Gotu kola extracts. The Fred Docking scores from the docking computation showed strong agreement with the experimental results. Subsequently, using this screening platform, we identified a list of compounds from the NIH clinical collection library and applied the same docking studies. From the Fred Docking scores, we selected two compounds for TrkB activation tests. Interestingly, the ability of the compounds to increase dendritic arborization in hippocampal neurons matched well with the computational results. Finally, we performed a detailed binding analysis of the top candidates and compared them with the best-characterized TrkB agonist, 7,8-dyhydroxyflavon. The screening platform directly identifies TrkB binders, and the computational approach allows for the quick selection of top candidates with potential biological activities based on the docking scores.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110914; 2306991; 2534947; 2151802; 2516126</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>