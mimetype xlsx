--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10611150</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/fms.2024.118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hyperbolic Metric Spaces and Stochastic Embeddings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gartland, Chris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Forum of Mathematics, Sigma</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-5094</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Stochastic embeddings of finite metric spaces into graph-theoretic trees have proven to be a vital tool for constructing approximation algorithms in theoretical computer science. In the present work, we build out some of the basic theory of stochastic embeddings in the infinite setting with an aim toward applications to Lipschitz free space theory. We prove that proper metric spaces stochastically embedding into&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline1.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\mathbb {R}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;-trees have Lipschitz free spaces isomorphic to&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline2.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$L^1$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;-spaces. We then undergo a systematic study of stochastic embeddability of Gromov hyperbolic metric spaces into&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline3.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\mathbb {R}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;-trees by way of stochastic embeddability of their boundaries into ultrametric spaces. The following are obtained as our main results: (1) every snowflake of a compact, finite Nagata-dimensional metric space stochastically embeds into an ultrametric space and has Lipschitz free space isomorphic to&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline4.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\ell ^1$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;, (2) the Lipschitz free space over hyperbolic&lt;italic&gt;n&lt;/italic&gt;-space is isomorphic to the Lipschitz free space over Euclidean&lt;italic&gt;n&lt;/italic&gt;-space and (3) every infinite, finitely generated hyperbolic group stochastically embeds into an&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline5.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\mathbb {R}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;-tree, has Lipschitz free space isomorphic to&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline6.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\ell ^1$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;, and admits a proper, uniformly Lipschitz affine action on&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S205050942400118X_inline7.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\ell ^1$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2342644</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>