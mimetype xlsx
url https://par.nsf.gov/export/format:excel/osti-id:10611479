--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10611479</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/smtd.202400119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Surface‐Enhanced Raman Scattering Sensors Employing a Nanoparticle‐On‐Liquid‐Mirror (NPoLM) Architecture</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Datta, Shreyan; Vasini, Shoaib; Miao, Xianglong; Liu, Peter Q</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Small Methods</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2366-9608</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Surface‐enhanced Raman scattering (SERS) sensors typically employ nanophotonic structures that support high‐field confinement and enhancement in hotspots to increase the Raman scattering from target molecules by orders of magnitude. In general, high field and SERS enhancement can be achieved by reducing the critical dimensions and mode volumes of the hotspots to nanoscale. To this end, a multitude of SERS sensors employing photonic structures with nanometric hotspots have been demonstrated. However, delivering analyte molecules into nanometric hotspots is challenging, and the trade‐off between field confinement/enhancement and analyte delivery efficiency is a critical limiting factor for the performance of many nanophotonic SERS sensors. Here, a new type of SERS sensor employing solid‐metal nanoparticles and bulk liquid metal is demonstrated to form nanophotonic resonators with a nanoparticle‐on‐liquid‐mirror (NPoLM) architecture, which effectively resolves this trade‐off. In particular, this unconventional sensor architecture allows for the convenient formation of nanometric hotspots by introducing liquid metal after analyte molecules are efficiently delivered to the surface of gold nanoparticles. In addition, a cost‐effective and reliable process is developed to produce gold nanoparticles on a substrate suitable for forming NPoLM structures. These NPoLM structures achieve two orders of magnitude higher SERS signals than the gold nanoparticles alone.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1847203</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>