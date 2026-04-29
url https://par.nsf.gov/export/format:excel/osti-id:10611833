--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,187 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="45">
-[...135 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -201,193 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...68 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10611833</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3700147</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fuzzing and Symbolic Execution for Multipath Malware Tracing: Bridging Theory and Practice via Survey and Experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Botacin, Marcus</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Botacin; TAMU</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-31T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Digital Threats: Research and Practice</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 33</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2576-5337</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In real life, distinct runs of the same artifact lead to the exploration of different paths, due to either system’s natural randomness or malicious constructions. These variations might completely change execution outcomes (extreme case). Thus, to analyze malware beyond theoretical models, we must consider the execution of multiple paths. The academic literature presents many approaches for multipath analysis (e.g., fuzzing, symbolic, and concolic executions), but it still fails to answer&lt;italic&gt;What’s the current state of multipath malware tracing?&lt;/italic&gt;This work aims to answer this question and also to point out&lt;italic&gt;What developments are still required to make them practical?&lt;/italic&gt;Thus, we present a literature survey and perform experiments to bridge theory and practice. Our results show that (i) natural variation is frequent; (ii) fuzzing helps to discover more paths; (iii) fuzzing can be guided to increase coverage; (iv) forced execution maximizes path discovery rates; (v) pure symbolic execution is impractical, and (vi) concolic execution is promising but still requires further developments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2327427</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>