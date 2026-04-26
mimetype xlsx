--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10612424</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6339/24-JDS1156</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Magnitude Pruning of Large Pretrained Transformer Models with a Mixture Gaussian Prior</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Mingxuan; Sun, Yan; Liang, Faming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Data Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-743X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Large pretrained transformer models have revolutionized modern AI applications with their state-of-the-art performance in natural language processing (NLP). However, their substantial parameter count poses challenges for real-world deployment. To address this, researchers often reduce model size by pruning parameters based on their magnitude or sensitivity. Previous research has demonstrated the limitations of magnitude pruning, especially in the context of transfer learning for modern NLP tasks. In this paper, we introduce a new magnitude-based pruning algorithm called mixture Gaussian prior pruning (MGPP), which employs a mixture Gaussian prior for regularization. MGPP prunes non-expressive weights under the guidance of the mixture Gaussian prior, aiming to retain the model’s expressive capability. Extensive evaluations across various NLP tasks, including natural language understanding, question answering, and natural language generation, demonstrate the superiority of MGPP over existing pruning methods, particularly in high sparsity settings. Additionally, we provide a theoretical justification for the consistency of the sparse transformer, shedding light on the effectiveness of the proposed pruning method.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210819</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://jds-online.org/journal/JDS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>