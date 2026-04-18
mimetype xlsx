--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10612754</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Global Graph Counterfactual Explanation: A Subgraph Mapping Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>He, Yinhan; Zheng, Wendy; Zhu, Yaochen; Ma, Jing; Mishra, Saumitra; Raman, Natraj; Liu, Ninghao; Li, Jundong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transactions on machine learning research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2835-8856</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graph Neural Networks (GNNs) have been widely deployed in various real-world applications. However, most GNNs are black-box models that lack explanations. One strategy to explain GNNs is through counterfactual explanation, which aims to find minimum perturbations on input graphs that change the GNN predictions. Existing works on GNN counterfactual explanations primarily concentrate on the local-level perspective (i.e., generating counterfactuals for each individual graph), which suffers from information overload and lacks insights into the broader cross-graph relationships. To address such issues, we propose GlobalGCE, a novel global-level graph counterfactual explanation method. GlobalGCE aims to identify a collection of subgraph mapping rules as counterfactual explanations for the target GNN. According to these rules, substituting certain significant subgraphs with their counterfactual subgraphs will change the GNN prediction to the desired class for most graphs (i.e., maximum coverage). Methodologically, we design a significant subgraph generator and a counterfactual subgraph autoencoder in our GlobalGCE, where the subgraphs and the rules can be effectively generated. Extensive experiments demonstrate the superiority of our GlobalGCE compared to existing baselines.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2411248; 2223769; 2228534; 2154962; 2144209; 2006844</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Transactions on Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>