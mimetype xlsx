--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10612837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1137/1.9781611978520.4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Acceleration in Low-Rank Tensor Completion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kang, Yifan; Zhang, Mengyuan; Liu, Kai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>31 to 40</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-61197-852-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Generative AI is generating much enthusiasm on potentially advancing biological design in computational biology. In this paper we take a somewhat contrarian view, arguing that a broader and deeper understanding of existing biological sequences is essential before undertaking the design of novel ones. We draw attention, for instance, to current protein function prediction methods which currently face significant limitations due to incomplete data and inherent challenges in defining and measuring function. We propose a “blue sky” vision centered on both comprehensive and precise annotation of existing protein and DNA sequences, aiming to develop a more complete and precise understanding of biological function. By contrasting recent studies that leverage generative AI for biological design with the pressing need for enhanced data annotation, we underscore the importance of prioritizing robust predictive models over premature generative efforts. We advocate for a strategic shift toward thorough sequence annotation and predictive understanding, laying a solid foundation for future advances in biological design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310113</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Society for Industrial and Applied Mathematics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>