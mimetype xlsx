--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10612950</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ijms252413330</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Amplicon Sequencing Analysis of Submerged Plant Microbiome Diversity and Screening for ACC Deaminase Production by Microbes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mohan, Binoop; Majeed, Aqsa; Thingujam, Doni; Burton, Sethson Silton; Cowart, Katie E; Pajerowska-Mukhtar, Karolina M; Mukhtar, M Shahid</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Molecular Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>13330</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1422-0067</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Submerged plants can thrive entirely underwater, playing a crucial role in maintaining water quality, supporting aquatic organisms, and enhancing sediment stability. However, they face multiple challenges, including reduced light availability, fluctuating water conditions, and limited nutrient access. Despite these stresses, submerged plants demonstrate remarkable resilience through physiological and biochemical adaptations. Additionally, their interactions with microbial communities are increasingly recognized as pivotal in mitigating these environmental stresses. Understanding the diversity of these microbial communities is crucial for comprehending the complex interactions between submerged plants and their environments. This research aims to identify and screen microbes from submerged plant samples capable of producing 1-aminocyclopropane-1-carboxylic acid (ACC) deaminase and to explore microbial diversity through metagenomic analysis. Microbes were isolated and screened for ACC deaminase production, and metagenomic techniques, including co-occurrence network analysis, were used to examine microbial diversity and interactions within the communities. ACC deaminase-producing microbes can significantly enhance plant metabolism under stress conditions. The identification of the culturable bacteria revealed that most of these microbes belong to the genera Pseudomonas, Bacillus, and Acinetobacter. A total of 177 microbial strains were cultured, with molecular identification revealing 79 reductant, 86 non-reductant, and 12 uncultured strains. Among 162 samples screened for ACC deaminase activity, 50 tested positive. To further understand microbial dynamics, samples were collected from both natural sources and artificial pond reservoirs to assess the impact of the location on flood-associated microbiomes in submerged plants. Metagenomic analysis was conducted on both the epiphytic and endophytic samples. By exploring the overall composition and dynamics of microbial communities associated with submerged plants, this research seeks to deepen our understanding of plant–microbe interactions in aquatic environments. The microbial screening helped to identify the diverse microbes associated with ACC deaminase activity in submerged plants and amplicon sequencing analysis paved the way towards identifying the impact of the location in shaping the microbiome and the diversity associated with endophytic and epiphytic microbes. Co-occurrence network analysis further highlighted the intricate interactions within these microbial communities. Notably, ACC deaminase activity was observed in plant-associated microbes across different locations, with distinct variations between epiphytic and endophytic populations as identified through co-occurrence network analysis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2514459</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>