--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10613123</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP07(2024)116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Study of Υ(10753) decays to π+π−Υ(nS) final states at Belle II</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adachi, I; Aggarwal, L; Ahmed, H; Aihara, H; Akopov, N; Aloisio, A; Anh_Ky, N; Asner, D M; Atmacan, H; Aushev, T; Aushev, V; Aversano, M; Babu, V; Bae, H; Bahinipati, S; Bambade, P; Banerjee, Sw; Bansal, S; Barrett, M; Baudot, J; Baur, A; Beaubien, A; Becherer, F; Becker, J; Bennett, J V; Bernlochner, F U; Bertacchi, V; Bertemes, M; Bertholet, E; Bessner, M; Bettarini, S; Bhuyan, B; Bianchi, F; Bilka, T; Biswas, D; Bobrov, A; Bodrov, D; Bolz, A; Bondar, A; Bozek, A; Bračko, M; Branchini, P; Browder, T E; Budano, A; Bussino, S; Campajola, M; Cao, L; Casarosa, G; Cecchi, C; Cerasoli, J; Chang, M-C; Chang, P; Cheema, P; Cheon, B G; Chilikin, K; Chirapatpimol, K; Cho, H-E; Cho, K; Cho, S-J; Choi, S-K; Choudhury, S; Corona, L; Das, S; Dattola, F; De_La_Cruz-Burelo, E; De_La_Motte, S A; De_Nardo, G; De_Nuccio, M; De_Pietro, G; de_Sangro, R; Destefanis, M; Dhamija, R; Di_Canto, A; Di_Capua, F; Dingfelder, J; Doležal, Z; Dong, T V; Dorigo, M; Dort, K; Dreyer, S; Dubey, S; Dujany, G; Ecker, P; Eliachevitch, M; Feichtinger, P; Ferber, T; Ferlewicz, D; Fillinger, T; Finck, C; Finocchiaro, G; Fodor, A; Forti, F; Frey, A; Fulsom, B G; Gabrielli, A; Ganiev, E; Garcia-Hernandez, M; Garg, R; Gaudino, G; Gaur, V; Gaz, A; Gellrich, A; Ghevondyan, G; Ghosh, D; Ghumaryan, H; Giakoustidis, G; Giordano, R; Giri, A; Gobbo, B; Godang, R; Gogota, O; Goldenzweig, P; Gradl, W; Grammatico, T; Graziani, E; Greenwald, D; Gruberová, Z; Gu, T; Guan, Y; Gudkova, K; Halder, S; Han, Y; Hara, T; Hayashii, H; Hazra, S; Hearty, C; Hedges, M T; Heidelbach, A; Heredia_de_la_Cruz, I; Hernández_Villanueva, M; Higuchi, T; Hoek, M; Hohmann, M; Horak, P; Hsu, C-L; Humair, T; Iijima, T; Ipsita, N; Ishikawa, A; Itoh, R; Iwasaki, M; Jackson, P; Jacobs, W W; Jang, E-J; Ji, Q P; Jia, S; Jin, Y; Joo, K K; Junkerkalefeld, H; Kakuno, H; Kalita, D; Kaliyar, A B; Kandra, J; Kang, K H; Kang, S; Karyan, G; Kawasaki, T; Keil, F; Kiesling, C; Kim, C-H; Kim, D Y; Kim, K-H; Kim, Y-K; Kindo, H; Kinoshita, K; Kodyš, P; Koga, T; Kohani, S; Kojima, K; Korobov, A; Korpar, S; Kovalenko, E; Kowalewski, R; Kraetzschmar, T_M G; Križan, P; Krokovny, P; Kuhr, T; Kumar, M; Kumara, K; Kunigo, T; Kuzmin, A; Kwon, Y-J; Lacaprara, S; Lai, Y-T; Lam, T; Lanceri, L; Lange, J S; Laurenza, M; Leboucher, R; Le_Diberder, F R; Lee, M J; Levit, D; Li, C; Li, L K; Li, Y; Li, Y B; Libby, J; Liu, M; Liu, Q Y; Liu, Z Q; Liventsev, D; Longo, S; Lueck, T; Lyu, C; Ma, Y; Maggiora, M; Maharana, S P; Maiti, R; Maity, S; Mancinelli, G; Manfredi, R; Manoni, E; Mantovano, M; Marcantonio, D; Marcello, S; Marinas, C; Martel, L; Martellini, C; Martini, A; Martinov, T; Massaccesi, L; Masuda, M; Matsuoka, K; Matvienko, D; Maurya, S K; McKenna, J A; Mehta, R; Meier, F; Merola, M; Metzner, F; Miller, C; Mirra, M; Miyabayashi, K; Miyake, H; Mizuk, R; Mohanty, G B; Molina-Gonzalez, N; Mondal, S; Moneta, S; Moser, H-G; Mrvar, M; Mussa, R; Nakamura, I; Nakazawa, Y; Narimani_Charan, A; Naruki, M; Narwal, D; Natkaniec, Z; Natochii, A; Nayak, L; Nayak, M; Nazaryan, G; Niebuhr, C; Nishida, S; Ogawa, S; Onishchuk, Y; Ono, H; Onuki, Y; Oskin, P; Otani, F; Pakhlov, P; Pakhlova, G; Panta, A; Pardi, S; Parham, K; Park, H; Park, S-H; Paschen, B; Passeri, A; Patra, S; Paul, S; Pedlar, T K; Peschke, R; Pestotnik, R; Piccolo, M; Piilonen, L E; Pinna_Angioni, G; Podesta-Lerma, P_L M; Podobnik, T; Pokharel, S; Praz, C; Prell, S; Prencipe, E; Prim, M T; Purwar, H; Rados, P; Raeuber, G; Raiz, S; Rauls, N; Reif, M; Reiter, S; Remnev, M; Ripp-Baudot, I; Rizzo, G; Robertson, S H; Roehrken, M; Roney, J M; Rostomyan, A; Rout, N; Russo, G; Sanders, D A; Sandilya, S; Santelj, L; Sato, Y; Savinov, V; Scavino, B; Schwanda, C; Seino, Y; Selce, A; Senyo, K; Serrano, J; Sevior, M E; Sfienti, C; Shan, W; Shen, C P; Shi, X D; Shillington, T; Shimasaki, T; Shiu, J-G; Shtol, D; Shwartz, B; Sibidanov, A; Simon, F; Singh, J B; Skorupa, J; Sobie, R J; Sobotzik, M; Soffer, A; Sokolov, A; Solovieva, E; Spataro, S; Spruck, B; Starič, M; Stavroulakis, P; Stefkova, S; Stroili, R; Sumihama, M; Sumisawa, K; Sutcliffe, W; Svidras, H; Takizawa, M; Tamponi, U; Tanida, K; Tenchini, F; Tittel, O; Tiwary, R; Tonelli, D; Torassa, E; Trabelsi, K; Tsaklidis, I; Uchida, M; Ueda, I; Uglov, T; Unger, K; Unno, Y; Uno, K; Uno, S; Urquijo, P; Ushiroda, Y; Vahsen, S E; van_Tonder, R; Varvell, K E; Veronesi, M; Vinokurova, A; Vismaya, V S; Vitale, L; Vobbilisetti, V; Volpe, R; Wach, B; Wakai, M; Wallner, S; Wang, E; Wang, M-Z; Wang, X L; Wang, Z; Warburton, A; Watanuki, S; Wessel, C; Won, E; Xu, X P; Yabsley, B D; Yamada, S; Yang, S B; Yelton, J; Yin, J H; Yoshihara, K; Yuan, C Z; Yusa, Y; Zani, L; Zhang, B; Zhang, Y; Zhilich, V; Zhou, Q D; Zhou, X Y; Zhukova, V I</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>The_Belle_II_collaboration</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;A&lt;sc&gt;bstract&lt;/sc&gt;&lt;/title&gt; &lt;p&gt;We present an analysis of the process&lt;italic&gt;e&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;e&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;→&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(&lt;italic&gt;nS&lt;/italic&gt;) (where&lt;italic&gt;n&lt;/italic&gt;= 1, 2, or 3) reconstructed in 19&lt;italic&gt;.&lt;/italic&gt;6 fb&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;1&lt;/sup&gt;of Belle II data during a special run of the SuperKEKB collider at four energy points near the peak of the Υ(10753) resonance. By analyzing the mass distribution of the&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(&lt;italic&gt;nS&lt;/italic&gt;) system and the Born cross sections of the&lt;italic&gt;e&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;e&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;→&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(&lt;italic&gt;nS&lt;/italic&gt;) process, we report the first observation of Υ(10753) decays to the&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(1&lt;italic&gt;S&lt;/italic&gt;) and&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(2&lt;italic&gt;S&lt;/italic&gt;) final states, and find no evidence for decays to&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(3&lt;italic&gt;S&lt;/italic&gt;). Possible intermediate states in the&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(1&lt;italic&gt;S,&lt;/italic&gt;2&lt;italic&gt;S&lt;/italic&gt;) transitions are also investigated, and no evidence for decays proceeding via the&lt;inline-formula&gt;&lt;alternatives&gt;&lt;tex-math&gt;$$ {\pi}^{\mp }{Z}_b^{\pm } $$&lt;/tex-math&gt;&lt;math&gt;&lt;msup&gt;&lt;mi&gt;π&lt;/mi&gt;&lt;mo&gt;∓&lt;/mo&gt;&lt;/msup&gt;&lt;msubsup&gt;&lt;mi&gt;Z&lt;/mi&gt;&lt;mi&gt;b&lt;/mi&gt;&lt;mo&gt;±&lt;/mo&gt;&lt;/msubsup&gt;&lt;/math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;or&lt;italic&gt;f&lt;/italic&gt;&lt;sub&gt;0&lt;/sub&gt;(980)Υ(&lt;italic&gt;nS&lt;/italic&gt;) intermediate states is found. We measure Born cross sections for the&lt;italic&gt;e&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;e&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;→&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;π&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;Υ(&lt;italic&gt;nS&lt;/italic&gt;) process that, combined with results from Belle, obtain the mass and width of Υ(10753) to be (10756&lt;italic&gt;.&lt;/italic&gt;6 ± 2&lt;italic&gt;.&lt;/italic&gt;7 ± 0&lt;italic&gt;.&lt;/italic&gt;9) MeV/&lt;italic&gt;c&lt;/italic&gt;&lt;sup&gt;2&lt;/sup&gt;and (29&lt;italic&gt;.&lt;/italic&gt;0 ± 8&lt;italic&gt;.&lt;/italic&gt;8 ± 1&lt;italic&gt;.&lt;/italic&gt;2) MeV, respectively. The relative ratios of the Born cross sections at the Υ(10753) resonance peak are also reported for the first time.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209481</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>