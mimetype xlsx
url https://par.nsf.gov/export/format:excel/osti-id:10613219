--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10613219</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2025.07.01.662660</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Proteome Dynamics Across the Blastogenic Cycle of &lt;i&gt;Botryllus schlosseri&lt;/i&gt; Reveals Targets for Cell Immortalization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dong, Weizhen; Leprêtre, Maxime; Enriquez, Isabel; Luu, Brenda; Lin, Mandy; Hamar, Jens; Kültz, Dietmar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The colonial tunicate&lt;italic&gt;Botryllus schlosseri&lt;/italic&gt;regenerates weekly through a cyclical process in which adult zooids are replaced by a new generation of buds. While this dynamic asexual development is a hallmark of the species, its molecular regulation remains poorly understood. This study presents the first comprehensive proteomic analysis of&lt;italic&gt;B. schlosseri&lt;/italic&gt;blastogenesis at the individual zooid level, using data-independent acquisition mass spectrometry to quantify protein abundance across developmental stages. The results reveal extensive proteome remodeling between proliferating buds and degenerating zooids. Co-expression analysis identified stage-specific protein modules enriched for biosynthesis and cell cycle pathways in buds, and for apoptosis, catabolism, and metabolic remodeling in zooids. A focused comparison between takeover buds and takeover zooids uncovered distinct regulatory programs controlling proliferation and senescence. Key proteins, including CDK1, CDK2, HDAC2, and PCNA, were identified as candidate regulators of cell cycle progression. These findings provide a molecular framework for understanding regeneration in a basal chordate and offer protein targets that may enable cell cycle re-entry and long-term culture of tunicate primary cells.&lt;/p&gt; &lt;sec&gt;&lt;title&gt;Summary Statement&lt;/title&gt;&lt;p&gt;This study maps proteome dynamics during the blastogenic cycle in&lt;italic&gt;Botryllus schlosseri&lt;/italic&gt;, identifying candidate proteins that regulate cell proliferation and offer targets for tunicate cell line development.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2127516</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>