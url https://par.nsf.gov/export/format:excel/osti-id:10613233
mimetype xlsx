--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10613233</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/5ad2734ee474fe8fcf278339de2e3b64</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Field data for seasonal synoptic sampling of 100 urban streams in Salt Lake City, Utah (USA), 2023-2024</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Blinn, Andrew J; Hale, Rebecca L; Pelc, Carey; Folk, Gwendolynn</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset contains field measurements taken during water sampling from 100 urban stream locations in the greater Salt Lake City, Utah (USA) metropolitan area. Field collection took place during four synoptic sampling events (July 2022, October 2022, February 2023, and May 2023) to capture spatial and seasonal variation in stream conditions (specific conductivity, water temperature, dissolved oxygen, pH, ORP). Filtered stream samples were analyzed for dissolved organic carbon concentration and characteristics, available in a separate dataset. These data were collected as part of the Carbon in Urban Rivers Biogeochemistry (CURB) Project. Detailed field data and site data are published separately and can be linked using the “curbid” and “synoptic_event” columns in each dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2333154; 2015616</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>