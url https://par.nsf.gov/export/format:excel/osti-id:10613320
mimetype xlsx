--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10613320</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/g52432.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>North Pacific warmth synchronous with the Miocene Climatic Optimum</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nirenberg, Jared E; Herbert, Timothy D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>145 to 149</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Peak Neogene warmth and minimal polar ice volumes occurred during the Miocene Climatic Optimum (MCO, ca. 16.95–13.95 Ma) followed by cooling and ice sheet expansion during the Middle Miocene Climate Transition (MMCT, ca. 13.95–12.8 Ma). Previous records of northern high-latitude sea surface temperatures (SSTs) during these global climatic transitions are limited to Atlantic sites, and none resolve orbital-scale variability. Here, we present an orbital-resolution alkenone SST proxy record from the subpolar North Pacific that establishes a local maximum of SSTs during the MCO as much as 16 °C warmer than modern with rapid warming initiating the MCO, cooling synchronous with Antarctic ice sheet expansion during the MMCT, and high variability on orbital time scales. Persistently cooler North Pacific SST anomalies than in the Atlantic at equivalent latitudes throughout the Miocene suggest enhanced Atlantic northward heat transport under a globally warm climate. We conclude that a global forcing mechanism, likely elevated greenhouse gas concentrations, is the most parsimonious explanation for synchronous global high-latitude warmth during the Miocene.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202760</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>