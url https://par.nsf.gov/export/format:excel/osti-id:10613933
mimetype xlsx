--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10613933</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/bmb.21899</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using &lt;scp&gt;ChatGPT&lt;/scp&gt; as a tool for training nonprogrammers to generate genomic sequence analysis code</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Delcher, Haley A; Alsatari, Enas S; Haastrup, Adeyeye I; Naaz, Sayema; Hayes‐Guastella, Lydia A; McDaniel, Autumn M; Clark, Olivia G; Katerski, Devin M; Prinsloo, Francois O; Roberts, Olivia R; Shaddix, Meredith A; Sullivan, Bridgette N; Swan, Isabella M; Hartsell, Emily M; DeMeis, Jeffrey D; Paudel, Sunita S; Borchert, Glen M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biochemistry and Molecular Biology Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1470-8175</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Today, due to the size of many genomes and the increasingly large sizes of sequencing files, independently analyzing sequencing data is largely impossible for a biologist with little to no programming expertise. As such, biologists are typically faced with the dilemma of either having to spend a significant amount of time and effort to learn how to program themselves or having to identify (and rely on) an available computer scientist to analyze large sequence data sets. That said, the advent of AI‐powered programs like ChatGPT may offer a means of circumventing the disconnect between biologists and their analysis of genomic data critically important to their field. The work detailed herein demonstrates how implementing ChatGPT into an existing Course‐based Undergraduate Research Experience curriculum can provide a means for equipping biology students with no programming expertise the power to generate their own programs and allow those students to carry out a publishable, comprehensive analysis of real‐world Next Generation Sequencing (NGS) datasets. Relying solely on the students' biology background as a prompt for directing ChatGPT to generate Python codes, we found students could readily generate programs able to deal with and analyze NGS datasets greater than 10 gigabytes. In summary, we believe that integrating ChatGPT into education can help bridge a critical gap between biology and computer science and may prove similarly beneficial in other disciplines. Additionally, ChatGPT can provide biological researchers with powerful new tools capable of mediating NGS dataset analysis to help accelerate major new advances in the field.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2219900; 2243532</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley Periodicals LLC</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>