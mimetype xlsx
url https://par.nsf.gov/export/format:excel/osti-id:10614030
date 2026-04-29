--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10614030</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2025.871449</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamic Equilibrium in Science Education: Cross-Disciplinary Perspectives and Representations in Israel and United States Standards and Textbooks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dawud, Tamara; Gok, Sebahat; Wilensky, Uri; Levy, Sharona T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1043 to 1051</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-9906980-3-1</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract: The study examines how Dynamic Equilibrium (DE) is represented in science national standards and textbooks for high-school biology, chemistry, and physics in the US and Israel. DE, a crucial concept in understanding dynamic systems, is inconsistently represented across educational materials and students encounter difficulties learning about DE. Analyzing 17 textbooks and national standards, the research combines quantitative and qualitative content analysis to assess the frequency and nature of presentation of DE-related phenomena. The study identifies 256 DE-related phenomena, comprising 14% of all phenomena that are studied in science. The primary systems approach used is System Dynamics, which focuses on stocks and rates of flow at one description level. The main representational format is verbal, and computational models are scarcely used. Differences across disciplines and between countries were found. These findings emphasize the need for powerful representations of DE to enhance students' understanding of dynamic systems and improve science education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2240216</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>ICLS 2025</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 19th International Conference of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>https://repository.isls.org/handle/1/11217?mode=full</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>