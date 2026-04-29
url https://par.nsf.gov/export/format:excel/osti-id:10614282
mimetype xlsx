--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10614282</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202453241</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Time-resolved absorption of six chemical species with MAROON-X points to a strong drag in the ultra-hot Jupiter TOI-1518 b</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Simonnin, A; Parmentier, V; Wardenier, J P; Chauvin, G; Chiavassa, A; N’Diaye, M; Tan, X; Heidari, N; Prinoth, B; Bean, J; Hébrard, G; Line, M; Kitzmann, D; Kasper, D; Pelletier, S; Seidel, J V; Seifhart, A; Benneke, B; Bonfils, X; Brogi, M; Désert, J-M; Gandhi, S; Hammond, M; Lee, E_K H; Moutou, C; Palma-Bifani, P; Pino, L; Rauscher, E; Weiner_Mansfield, M; Serrano_Bell, J; Smith, P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>698</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A314</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;italic&gt;Context&lt;/italic&gt;. Wind dynamics play a pivotal role in governing transport processes within planetary atmospheres, influencing atmospheric chemistry, cloud formation, and the overall energy budget. Understanding the strength and patterns of winds is crucial for comprehensive insights into the physics of ultra-hot-Jupiter atmospheres. Current research has proposed different mechanisms that limit wind speeds in these atmospheres.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Aims&lt;/italic&gt;. This study focuses on unraveling the wind dynamics and the chemical composition in the atmosphere of the ultra-hot Jupiter TOI-1518 b.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Methods&lt;/italic&gt;. Two transit observations using the high-resolution (&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;&lt;italic&gt;λ&lt;/italic&gt;&lt;/sub&gt;∼ 85 000) optical (spectral coverage between 490 and 920 nm) spectrograph MAROON-X were obtained and analyzed to explore the chemical composition and wind dynamics using the cross-correlation techniques, global circulation models (GCMs), and atmospheric retrieval.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Results&lt;/italic&gt;. We report the detection of 14 species in the atmosphere of TOI-1518 b through cross-correlation analysis. VO was detected only with the new HyVO line list, whereas TiO was not detected. Additionally, we measured the time-varying cross-correlation trails for six different species, compared them with predictions from GCMs, and conclude that a strong drag is slowing the winds in TOI-1518 b’s atmosphere (&lt;italic&gt;τ&lt;/italic&gt;&lt;sub&gt;drag&lt;/sub&gt;≈ 10&lt;sup&gt;3&lt;/sup&gt;−10&lt;sup&gt;4&lt;/sup&gt;s). We find that the trails are species dependent. Fe+ favors stronger drag than Fe, which we interpret as a sign of magnetic effects being responsible for the observed strong drag. Furthermore, we show that Ca+ probes layers above the Roche lobe, leading to a qualitatively different trail than the other species. Finally, We used a retrieval analysis to further characterize the abundances of the different species detected. Our analysis is refined thanks to the updated planetary mass of 1.83 ± 0.47 M&lt;sub&gt;Jup&lt;/sub&gt;we derived from new Sophie radial-velocity observations. We measure an abundance of Fe of log&lt;sub&gt;10&lt;/sub&gt;Fe = −4.88&lt;sub&gt;−0.76&lt;/sub&gt;&lt;sup&gt;+0.63&lt;/sup&gt;corresponding to 0.07 to 1.62 solar enrichment. For the other elements, the retrievals appear to be biased, probably due to the different K&lt;sub&gt;p&lt;/sub&gt;/V&lt;sub&gt;sys&lt;/sub&gt;shifts between Fe and the other elements, which we demonstrate for the case of VO.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2307177; 2108465</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ESO</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>