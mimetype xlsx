--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10614495</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-90653-4_8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accelerating Protocol Synthesis and Detecting Unrealizability with Interpretation Reduction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Egolf, Derek; Tripakis, Stavros</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>155 to 176</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>978-3-031-90653-4</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-3-031-90652-7</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We present a novel counterexample-guided, sketch-based method for the synthesis of symbolic distributed protocols in TLA&lt;sup&gt;+&lt;/sup&gt;. Our method’s chief novelty lies in a new search space reduction technique called interpretation reduction, which allows to not only eliminate incorrect candidate protocols before they are sent to the verifier, but also to avoid enumerating redundant candidates in the first place. Further performance improvements are achieved by an advanced technique for exact generalization of counterexamples. Experiments on a set of established benchmarks show that our tool is almost always faster than the state of the art, often by orders of magnitude, and was also able to synthesize an entire TLA&lt;sup&gt;+&lt;/sup&gt;protocol “from scratch” in less than 3 minutes where the state of the art timed out after an hour. Our method is sound, complete, and guaranteed to terminate on unrealizable synthesis instances under common assumptions which hold in all our benchmarks.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2319500</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>