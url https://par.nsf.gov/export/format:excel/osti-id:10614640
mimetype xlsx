--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10614640</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.111.053010</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Building the case for forward muon detection at a muon collider</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ruhdorfer, Maximilian; Salvioni, Ennio; Wulzer, Andrea</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We survey the opportunities offered by the detection of the forward muons that accompany the creation of neutral effective vector bosons at a muon collider, in different kinematic regimes. Vectors with relatively low energy produce the Higgs boson and the extended muon angular coverage enables studies of the Higgs properties, such as the measurement of the inclusive production cross section and the branching ratio to invisible final states. New heavy particles could be produced by vectors of higher energy, through Higgs portal interactions. If the new particles are invisible, the detection of the forward muons is essential in order to search for this scenario. The angular correlations of the forward muons are sensitive to the quantum interference between the vector-boson helicity amplitudes and can be exploited for the characterization of vector-boson scattering and fusion processes. This is illustrated by analyzing the&lt;math display='inline'&gt;&lt;mi&gt;C&lt;/mi&gt;&lt;mi&gt;P&lt;/mi&gt;&lt;/math&gt;properties of the Higgs coupling to the&lt;math display='inline'&gt;&lt;mi&gt;Z&lt;/mi&gt;&lt;/math&gt;boson. Our findings provide a physics case and a set of benchmarks for the design of a dedicated forward muon detector.&lt;/p&gt; &lt;sec&gt;&lt;supplementary-material&gt;&lt;permissions&gt;&lt;copyright-statement&gt;Published by the American Physical Society&lt;/copyright-statement&gt;&lt;copyright-year&gt;2025&lt;/copyright-year&gt;&lt;/permissions&gt;&lt;/supplementary-material&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310429</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>