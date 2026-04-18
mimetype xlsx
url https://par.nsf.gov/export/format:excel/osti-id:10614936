--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10614936</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP12(2024)147</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Analysis of $$ {\Lambda}_b^0 $$ → pK−μ+μ− decays</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aaij, R; Abdelmotteleb, A_S W; Abellan_Beteta, C; Abudinén, F; Ackernley, T; Adefisoye, A A; Adeva, B; Adinolfi, M; Adlarson, P; Agapopoulou, C; Aidala, C A; Ajaltouni, Z; Akar, S; Akiba, K; Albicocco, P; Albrecht, J; Alessio, F; Alexander, M; Aliouche, Z; Alvarez_Cartelle, P; Amalric, R; Amato, S; Amey, J L; Amhis, Y; An, L; Anderlini, L; Andersson, M; Andreianov, A; Andreola, P; Andreotti, M; Andreou, D; Anelli, A; Ao, D; Archilli, F; Argenton, M; Arguedas_Cuendis, S; Artamonov, A; Artuso, M; Aslanides, E; Ataíde_Da_Silva, R; Atzeni, M; Audurier, B; Bacher, D; Bachiller_Perea, I; Bachmann, S; Bachmayer, M; Back, J J; Baladron_Rodriguez, P; Balagura, V; Baldini, W; Balzani, L; Bao, H; Baptista_de_Souza_Leite, J; Barbero_Pretel, C; Barbetti, M; Barbosa, I R; Barlow, R J; Barnyakov, M; Barsuk, S; Barter, W; Bartolini, M; Bartz, J; Basels, J M; Bashir, S; Bassi, G; Batsukh, B; Battista, P B; Bay, A; Beck, A; Becker, M; Bedeschi, F; Bediaga, I B; Behling, N A; Belin, S; Bellee, V; Belous, K; Belov, I; Belyaev, I; Benane, G; Bencivenni, G; Ben-Haim, E; Berezhnoy, A; Bernet, R; Bernet_Andres, S; Bertolin, A; Betancourt, C; Betti, F; Bex, J; Bezshyiko, Ia; Bhom, J; Bieker, M S; Biesuz, N V; Billoir, P; Biolchini, A; Birch, M; Bishop, F_C R; Bitadze, A; Bizzeti, A; Blake, T; Blanc, F; Blank, J E; Blusk, S; Bocharnikov, V; Boelhauve, J A; Boente_Garcia, O; Boettcher, T; Bohare, A; Boldyrev, A; Bolognani, C S; Bolzonella, R; Bondar, N; Bordelius, A; Borgato, F; Borghi, S; Borsato, M; Borsuk, J T; Bouchiba, S A; Bovill, M; Bowcock, T_J V; Boyer, A; Bozzi, C; Brea_Rodriguez, A; Breer, N; Brodzicka, J; Brossa_Gonzalo, A; Brown, J; Brundu, D; Buchanan, E; Buonaura, A; Buonincontri, L; Burke, A T; Burr, C; Butter, J S; Buytaert, J; Byczynski, W; Cadeddu, S; Cai, H; Caillet, A C; Calabrese, R; Calderon_Ramirez, S; Calefice, L; Cali, S; Calvi, M; Calvo_Gomez, M; Camargo_Magalhaes, P; Cambon_Bouzas, J I; Campana, P; Campora_Perez, D H; Campoverde_Quezada, A F; Capelli, S; Capriotti, L; Caravaca-Mora, R; Carbone, A; Carcedo_Salgado, L; Cardinale, R; Cardini, A; Carniti, P; Carus, L; Casais_Vidal, A; Caspary, R; Casse, G; Castro_Godinez, J; Cattaneo, M; Cavallero, G; Cavallini, V; Celani, S; Cervenkov, D; Cesare, S; Chadwick, A J; Chahrour, I; Charles, M; Charpentier, Ph; Chatzianagnostou, E; Chefdeville, M; Chen, C; Chen, S; Chen, Z; Chernov, A; Chernyshenko, S; Chiotopoulos, X; Chobanova, V; Cholak, S; Chrzaszcz, M; Chubykin, A; Chulikov, V; Ciambrone, P; Cid_Vidal, X; Ciezarek, G; Cifra, P; Clarke, P_E L; Clemencic, M; Cliff, H V; Closier, J; Cocha_Toapaxi, C; Coco, V; Cogan, J; Cogneras, E; Cojocariu, L; Collins, P; Colombo, T; Colonna, M C; Comerma-Montells, A; Congedo, L; Contu, A; Cooke, N; Corredoira, I; Correia, A; Corti, G; Cottee_Meldrum, J J; Couturier, B; Craik, D C; Cruz_Torres, M; Curras_Rivera, E; Currie, R; Da_Silva, C L; Dadabaev, S; Dai, L; Dai, X; Dall’Occo, E; Dalseno, J; D’Ambrosio, C; Daniel, J; Danilina, A; d’Argent, P; Davidson, A; Davies, J E; Davis, A; De_Aguiar_Francisco, O; De_Angelis, C; De_Benedetti, F; de_Boer, J; De_Bruyn, K; De_Capua, S; De_Cian, M; De_Freitas_Carneiro_Da_Graca, U; De_Lucia, E; De_Miranda, J M; De_Paula, L; De_Serio, M; De_Simone, P; De_Vellis, F; de_Vries, J A; Debernardis, F; Decamp, D; Dedu, V; Dekkers, S; Del_Buono, L; Delaney, B; Dembinski, H-P; Deng, J; Denysenko, V; Deschamps, O; Dettori, F; Dey, B; Di_Nezza, P; Diachkov, I; Didenko, S; Ding, S; Dittmann, L; Dobishuk, V; Docheva, A D; Dong, C; Donohoe, A M; Dordei, F; dos_Reis, A C; Dowling, A D; Duan, W; Duda, P; Dudek, M W; Dufour, L; Duk, V; Durante, P; Duras, M M; Durham, J M; Durmus, O D; Dziurda, A; Dzyuba, A; Easo, S; Eckstein, E; Egede, U; Egorychev, A; Egorychev, V; Eisenhardt, S; Ejopu, E; Eklund, L; Elashri, M; Ellbracht, J; Ely, S; Ene, A; Epple, E; Eschle, J; Esen, S; Evans, T; Fabiano, F; Falcao, L N; Fan, Y; Fang, B; Fantini, L; Faria, M; Farmer, K; Fazzini, D; Felkowski, L; Feng, M; Feo, M; Fernandez_Casani, A; Fernandez_Gomez, M; Fernez, A D; Ferrari, F; Ferreira_Rodrigues, F; Ferrillo, M; Ferro-Luzzi, M; Filippov, S; Fini, R A; Fiorini, M; Firlej, M; Fischer, K L; Fitzgerald, D S; Fitzpatrick, C; Fiutowski, T; Fleuret, F; Fontana, M; Foreman, L F; Forty, R; Foulds-Holt, D; Franco_Lima, V; Franco_Sevilla, M; Frank, M; Franzoso, E; Frau, G; Frei, C; Friday, D A; Fu, J; Führing, Q; Fujii, Y; Fulghesu, T; Gabriel, E; Galati, G; Galati, M D; Gallas_Torreira, A; Galli, D; Gambetta, S; Gandelman, M; Gandini, P; Ganie, B; Gao, H; Gao, R; Gao, T Q; Gao, Y; Gao, Y; Gao, Y; Garau, M; Garcia_Martin, L M; Garcia_Moreno, P; García_Pardiñas, J; Garg, K G; Garrido, L; Gaspar, C; Geertsema, R E; Gerken, L L; Gersabeck, E; Gersabeck, M; Gershon, T; Ghizzo, S; Ghorbanimoghaddam, Z; Giambastiani, L; Giasemis, F I; Gibson, V; Giemza, H K; Gilman, A L; Giovannetti, M; Gioventù, A; Girardey, L; Gironella_Gironell, P; Giugliano, C; Giza, M A; Gkougkousis, E L; Glaser, F C; Gligorov, V V; Göbel, C; Golobardes, E; Golubkov, D; Golutvin, A; Gomes, A; Gomez_Fernandez, S; Goncalves_Abrantes, F; Goncerz, M; Gong, G; Gooding, J A; Gorelov, I V; Gotti, C; Grabowski, J P; Granado_Cardoso, L A; Graugés, E; Graverini, E; Grazette, L; Graziani, G; Grecu, A T; Greeven, L M; Grieser, N A; Grillo, L; Gromov, S; Gu, C; Guarise, M; Guerry, L; Guittiere, M; Guliaeva, V; Günther, P A; Guseinov, A-K; Gushchin, E; Guz, Y; Gys, T; Habermann, K; Hadavizadeh, T; Hadjivasiliou, C; Haefeli, G; Haen, C; Haimberger, J; Hajheidari, M; Hallett, G; Halvorsen, M M; Hamilton, P M; Hammerich, J; Han, Q; Han, X; Hansmann-Menzemer, S; Hao, L; Harnew, N; Hartmann, M; Hashmi, S; He, J; Hemmer, F; Henderson, C; Henderson, R_D L; Hennequin, A M; Hennessy, K; Henry, L; Herd, J; Herrero_Gascon, P; Heuel, J; Hicheur, A; Hijano_Mendizabal, G; Hill, D; Hollitt, S E; Horswill, J; Hou, R; Hou, Y; Howarth, N; Hu, J; Hu, J; Hu, W; Hu, X; Huang, W; Hulsbergen, W; Hunter, R J; Hushchyn, M; Hutchcroft, D; Idzik, M; Ilin, D; Ilten, P; Inglessi, A; Iniukhin, A; Ishteev, A; Ivshin, K; Jacobsson, R; Jage, H; Jaimes_Elles, S J; Jakobsen, S; Jans, E; Jashal, B K; Jawahery, A; Jevtic, V; Jiang, E; Jiang, X; Jiang, Y; Jiang, Y J; John, M; John_Rubesh_Rajan, A; Johnson, D; Jones, C R; Jones, T P; Joshi, S; Jost, B; Juan_Castella, J; Jurik, N; Juszczak, I; Kaminaris, D; Kandybei, S; Kane, M; Kang, Y; Kar, C; Karacson, M; Karpenkov, D; Kauniskangas, A; Kautz, J W; Kazanecki, M K; Keizer, F; Kenzie, M; Ketel, T; Khanji, B; Kharisova, A; Kholodenko, S; Khreich, G; Kirn, T; Kirsebom, V S; Kitouni, O; Klaver, S; Kleijne, N; Klimaszewski, K; Kmiec, M R; Koliiev, S; Kolk, L; Konoplyannikov, A; Kopciewicz, P; Koppenburg, P; Korolev, M; Kostiuk, I; Kot, O; Kotriakhova, S; Kozachuk, A; Kravchenko, P; Kravchuk, L; Kreps, M; Krokovny, P; Krupa, W; Krzemien, W; Kshyvanskyi, O; Kubis, S; Kucharczyk, M; Kudryavtsev, V; Kulikova, E; Kupsc, A; Kutsenko, B K; Lacarrere, D; Laguarta_Gonzalez, P; Lai, A; Lampis, A; Lancierini, D; Landesa_Gomez, C; Lane, J J; Lane, R; Lanfranchi, G; Langenbruch, C; Langer, J; Lantwin, O; Latham, T; Lazzari, F; Lazzeroni, C; Le_Gac, R; Lee, H; Lefèvre, R; Leflat, A; Legotin, S; Lehuraux, M; Lemos_Cid, E; Leroy, O; Lesiak, T; Lesser, E D; Leverington, B; Li, A; Li, C; Li, H; Li, K; Li, L; Li, M; Li, P; Li, P-R; Li, Q; Li, S; Li, T; Li, T; Li, Y; Li, Y; Lian, Z; Liang, X; Libralon, S; Lin, C; Lin, T; Lindner, R; Lisovskyi, V; Litvinov, R; Liu, F L; Liu, G; Liu, K; Liu, S; Liu, W; Liu, Y; Liu, Y; Liu, Y L; Lobo_Salvia, A; Loi, A; Lomba_Castro, J; Long, T; Lopes, J H; Lopez_Huertas, A; López_Soliño, S; Lu, Q; Lucarelli, C; Lucchesi, D; Lucio_Martinez, M; Lukashenko, V; Luo, Y; Lupato, A; Luppi, E; Lynch, K; Lyu, X-R; Ma, G M; Ma, R; Maccolini, S; Machefert, F; Maciuc, F; Mack, B; Mackay, I; Mackey, L M; Madhan_Mohan, L R; Madurai, M J; Maevskiy, A; Magdalinski, D; Maisuzenko, D; Majewski, M W; Malczewski, J J; Malde, S; Malentacca, L; Malinin, A; Maltsev, T; Manca, G; Mancinelli, G; Mancuso, C; Manera_Escalero, R; Manuzzi, D; Marangotto, D; Marchand, J F; Marchevski, R; Marconi, U; Mariani, E; Mariani, S; Marin_Benito, C; Marks, J; Marshall, A M; Martel, L; Martelli, G; Martellotti, G; Martinazzoli, L; Martinelli, M; Martinez_Santos, D; Martinez_Vidal, F; Massafferri, A; Matev, R; Mathad, A; Matiunin, V; Matteuzzi, C; Mattioli, K R; Mauri, A; Maurice, E; Mauricio, J; Mayencourt, P; Mazorra_de_Cos, J; Mazurek, M; McCann, M; Mcconnell, L; McGrath, T H; McHugh, N T; McNab, A; McNulty, R; Meadows, B; Meier, G; Melnychuk, D; Meng, F M; Merk, M; Merli, A; Meyer_Garcia, L; Miao, D; Miao, H; Mikhasenko, M; Milanes, D A; Minotti, A; Minucci, E; Miralles, T; Mitreska, B; Mitzel, D S; Modak, A; Mohammed, R A; Moise, R D; Mokhnenko, S; Molina_Cardenas, E F; Mombächer, T; Monk, M; Monteil, S; Morcillo_Gomez, A; Morello, G; Morello, M J; Morgenthaler, M P; Moron, J; Morris, A B; Morris, A G; Mountain, R; Mu, H; Mu, Z M; Muhammad, E; Muheim, F; Mulder, M; Müller, K; Muñoz-Rojas, F; Murta, R; Naik, P; Nakada, T; Nandakumar, R; Nanut, T; Nasteva, I; Needham, M; Neri, N; Neubert, S; Neufeld, N; Neustroev, P; Nicolini, J; Nicotra, D; Niel, E M; Nikitin, N; Nogarolli, P; Nogga, P; Normand, C; Novoa_Fernandez, J; Nowak, G; Nunez, C; Nur, H N; Oblakowska-Mucha, A; Obraztsov, V; Oeser, T; Okamura, S; Okhotnikov, A; Okhrimenko, O; Oldeman, R; Oliva, F; Olocco, M; Onderwater, C_J G; O’Neil, R H; Osthues, D; Otalora_Goicochea, J M; Owen, P; Oyanguren, A; Ozcelik, O; Paciolla, F; Padee, A; Padeken, K O; Pagare, B; Pais, P R; Pajero, T; Palano, A; Palutan, M; Panshin, G; Paolucci, L; Papanestis, A; Pappagallo, M; Pappalardo, L L; Pappenheimer, C; Parkes, C; Passalacqua, B; Passaleva, G; Passaro, D; Pastore, A; Patel, M; Patoc, J; Patrignani, C; Paul, A; Pawley, C J; Pellegrino, A; Peng, J; Pepe_Altarelli, M; Perazzini, S; Pereima, D; Pereira_Da_Costa, H; Pereiro_Castro, A; Perret, P; Perro, A; Petridis, K; Petrolini, A; Pfaller, J P; Pham, H; Pica, L; Piccini, M; Piccolo, L; Pietrzyk, B; Pietrzyk, G; Pinci, D; Pisani, F; Pizzichemi, M; Placinta, V; Plo_Casasus, M; Poeschl, T; Polci, F; Poli_Lener, M; Poluektov, A; Polukhina, N; Polyakov, I; Polycarpo, E; Ponce, S; Popov, D; Poslavskii, S; Prasanth, K; Prouve, C; Provenzano, D; Pugatch, V; Punzi, G; Qasim, S; Qian, Q Q; Qian, W; Qin, N; Qu, S; Quagliani, R; Rabadan_Trejo, R I; Rademacker, J H; Rama, M; Ramírez_García, M; Ramos_De_Oliveira, V; Ramos_Pernas, M; Rangel, M S; Ratnikov, F; Raven, G; Rebollo_De_Miguel, M; Redi, F; Reich, J; Reiss, F; Ren, Z; Resmi, P K; Ribatti, R; Ricart, G R; Riccardi, D; Ricciardi, S; Richardson, K; Richardson-Slipper, M; Rinnert, K; Robbe, P; Robertson, G; Rodrigues, E; Rodriguez_Fernandez, E; Rodriguez_Lopez, J A; Rodriguez_Rodriguez, E; Roensch, J; Rogachev, A; Rogovskiy, A; Rolf, D L; Roloff, P; Romanovskiy, V; Romero_Lamas, M; Romero_Vidal, A; Romolini, G; Ronchetti, F; Rong, T; Rotondo, M; Roy, S R; Rudolph, M S; Ruiz_Diaz, M; Ruiz_Fernandez, R A; Ruiz_Vidal, J; Ryzhikov, A; Ryzka, J; Saavedra-Arias, J J; Saborido_Silva, J J; Sadek, R; Sagidova, N; Sahoo, D; Sahoo, N; Saitta, B; Salomoni, M; Sanderswood, I; Santacesaria, R; Santamarina_Rios, C; Santimaria, M; Santoro, L; Santovetti, E; Saputi, A; Saranin, D; Sarnatskiy, A; Sarpis, G; Sarpis, M; Satriano, C; Satta, A; Saur, M; Savrina, D; Sazak, H; Sborzacchi, F; Scantlebury_Smead, L G; Scarabotto, A; Schael, S; Scherl, S; Schiller, M; Schindler, H; Schmelling, M; Schmidt, B; Schmitt, S; Schmitz, H; Schneider, O; Schopper, A; Schulte, N; Schulte, S; Schune, M H; Schwemmer, R; Schwering, G; Sciascia, B; Sciuccati, A; Sellam, S; Semennikov, A; Senger, T; Senghi_Soares, M; Sergi, A; Serra, N; Sestini, L; Seuthe, A; Shang, Y; Shangase, D M; Shapkin, M; Sharma, R S; Shchemerov, I; Shchutska, L; Shears, T; Shekhtman, L; Shen, Z; Sheng, S; Shevchenko, V; Shi, B; Shi, Q; Shimizu, Y; Shmanin, E; Shorkin, R; Shupperd, J D; Silva_Coutinho, R; Simi, G; Simone, S; Skidmore, N; Skwarnicki, T; Slater, M W; Smallwood, J C; Smith, E; Smith, K; Smith, M; Snoch, A; Soares_Lavra, L; Sokoloff, M D; Soler, F_J P; Solomin, A; Solovev, A; Solovyev, I; Song, R; Song, Y; Song, Y; Song, Y S; Souza_De_Almeida, F L; Souza_De_Paula, B; Spadaro_Norella, E; Spedicato, E; Speer, J G; Spiridenkov, E; Spradlin, P; Sriskaran, V; Stagni, F; Stahl, M; Stahl, S; Stanislaus, S; Stein, E N; Steinkamp, O; Stenyakin, O; Stevens, H; Strekalina, D; Su, Y; Suljik, F; Sun, J; Sun, L; Sun, Y; Sundfeld, D; Sutcliffe, W; Swallow, P N; Swientek, K; Swystun, F; Szabelski, A; Szumlak, T; Tan, Y; Tat, M D; Terentev, A; Terzuoli, F; Teubert, F; Thomas, E; Thompson, D_J D; Tilquin, H; Tisserand, V; T’Jampens, S; Tobin, M; Tomassetti, L; Tonani, G; Tong, X; Torres_Machado, D; Toscano, L; Tou, D Y; Trippl, C; Tuci, G; Tuning, N; Uecker, L H; Ukleja, A; Unverzagt, D J; Ursov, E; Usachov, A; Ustyuzhanin, A; Uwer, U; Vagnoni, V; Valcarce_Cadenas, V; Valenti, G; Valls_Canudas, N; Van_Hecke, H; van_Herwijnen, E; Van_Hulse, C B; Van_Laak, R; van_Veghel, M; Vasquez, G; Vazquez_Gomez, R; Vazquez_Regueiro, P; Vázquez_Sierra, C; Vecchi, S; Velthuis, J J; Veltri, M; Venkateswaran, A; Verdoglia, M; Vesterinen, M; Vico_Benet, D; Vidrier_Villalba, P; Vieites_Diaz, M; Vilasis-Cardona, X; Vilella_Figueras, E; Villa, A; Vincent, P; Volle, F C; vom_Bruch, D; Voropaev, N; Vos, K; Vouters, G; Vrahas, C; Wagner, J; Walsh, J; Walton, E J; Wan, G; Wang, C; Wang, G; Wang, J; Wang, J; Wang, J; Wang, J; Wang, M; Wang, N W; Wang, R; Wang, X; Wang, X; Wang, X W; Wang, Y; Wang, Z; Wang, Z; Wang, Z; Ward, J A; Waterlaat, M; Watson, N K; Websdale, D; Wei, Y; Wendel, J; Westhenry, B_D C; White, C; Whitehead, M; Whiter, E; Wiederhold, A R; Wiedner, D; Wilkinson, G; Wilkinson, M K; Williams, M; Williams, M_R J; Williams, R; Williams, Z; Wilson, F F; Wislicki, W; Witek, M; Witola, L; Wormser, G; Wotton, S A; Wu, H; Wu, J; Wu, Y; Wu, Z; Wyllie, K; Xian, S; Xiang, Z; Xie, Y; Xu, A; Xu, J; Xu, L; Xu, L; Xu, M; Xu, Z; Xu, Z; Xu, Z; Yang, D; Yang, K; Yang, S; Yang, X; Yang, Y; Yang, Z; Yang, Z; Yeroshenko, V; Yeung, H; Yin, H; Yin, X; Yu, C Y; Yu, J; Yuan, X; Yuan, Y; Zaffaroni, E; Zavertyaev, M; Zdybal, M; Zenesini, F; Zeng, C; Zeng, M; Zhang, C; Zhang, D; Zhang, J; Zhang, L; Zhang, S; Zhang, S; Zhang, Y; Zhang, Y Z; Zhao, Y; Zharkova, A; Zhelezov, A; Zheng, S Z; Zheng, X Z; Zheng, Y; Zhou, T; Zhou, X; Zhou, Y; Zhovkovska, V; Zhu, L Z; Zhu, X; Zhu, X; Zhukov, V; Zhuo, J; Zou, Q; Zuliani, D; Zunica, G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>The_LHCb_collaboration</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;A&lt;sc&gt;bstract&lt;/sc&gt;&lt;/title&gt; &lt;p&gt;The differential branching fraction and angular coefficients of&lt;inline-formula&gt;&lt;alternatives&gt;&lt;tex-math&gt;$$ {\Lambda}_b^0 $$&lt;/tex-math&gt;&lt;math&gt;&lt;msubsup&gt;&lt;mi&gt;Λ&lt;/mi&gt;&lt;mi&gt;b&lt;/mi&gt;&lt;mn&gt;0&lt;/mn&gt;&lt;/msubsup&gt;&lt;/math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;→&lt;italic&gt;pK&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;&lt;italic&gt;μ&lt;/italic&gt;&lt;sup&gt;+&lt;/sup&gt;&lt;italic&gt;μ&lt;/italic&gt;&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;&lt;/sup&gt;decays are measured in bins of the dimuon mass squared and dihadron mass. The analysis is performed using a data set corresponding to 9 fb&lt;sup&gt;&lt;italic&gt;−&lt;/italic&gt;1&lt;/sup&gt;of integrated luminosity collected with the LHCb detector between 2011 and 2018. The data are consistent with receiving contributions from a mixture of Λ resonances with different spin-parity quantum numbers. The angular coefficients show a pattern of vector-axial vector interference that is a characteristic of the type of flavour-changing neutral-current transition relevant for these decays.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2411639</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>sissa</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>