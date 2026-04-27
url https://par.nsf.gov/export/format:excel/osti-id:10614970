--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10614970</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/PASTA/E760F8AD47A6967FCFC8707E1F2B1B62</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mean - Variance Experiment sample archives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yogi, Purbendra; Campbell, Mariel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We designed novel field experimental infrastructure to resolve the relative importance and interactions among changes in precipitation mean and variance in regulating the structure and function of dryland populations, communities, and ecosystem processes. The Mean x Variance Experiment (MVE) adds three novel elements to prior designs (Gherardi &amp;amp; Sala 2013) that have manipulated interannual variance in climate in the field by (i) determining interactive effects of mean and variance in a factorial design that crosses a drier mean with increased (more) variance, (ii) studying multiple dryland ecosystem types to compare their susceptibility to transition under interactive climate drivers, and (iii) adding stochasticity to our treatments to permit the antecedent effects that occur under natural climate variability. This new infrastructure enables direct experimental tests of the hypothesis that interactions between the mean and variance of precipitation will have larger ecological impacts than either the mean or variance in precipitation alone.
+ We collected samples of soils, biological soil crusts, leaves of the foundation plant species, and roots of the two dominant grass species each year during peak productivity (September-October).
+ These samples enable us to address the question: How do interactions between the mean and variance of precipitation alter the biogeochemistry and microbiomes of plants and soils.
+ This data package includes accession numbers for all samples collected from the Mean x Variance Experiment at the Sevilleta National Wildlife Refuge, Socorro, NM.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655499</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>