--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10615566</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i11.29193</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Finite-Time Frequentist Regret Bounds of Multi-Agent Thompson Sampling on Sparse Hypergraphs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jin, Tianyuan; Hsu, Hao-Lun; Chang, William; Xu, Pan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>12956 to 12964</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We study the multi-agent multi-armed bandit (MAMAB) problem, where agents are factored into overlapping groups. Each group represents a hyperedge, forming a hypergraph over the agents. At each round of interaction, the learner pulls a joint arm (composed of individual arms for each agent) and receives a reward according to the hypergraph structure. Specifically, we assume there is a local reward for each hyperedge, and the reward of the joint arm is the sum of these local rewards. Previous work introduced the multi-agent Thompson sampling (MATS) algorithm and derived a Bayesian regret bound. However, it remains an open problem how to derive a frequentist regret bound for Thompson sampling in this multi-agent setting. To address these issues, we propose an efficient variant of MATS, the epsilon-exploring Multi-Agent Thompson Sampling (eps-MATS) algorithm, which performs MATS exploration with probability epsilon while adopts a greedy policy otherwise. We prove that eps-MATS achieves a worst-case frequentist regret bound that is sublinear in both the time horizon and the local arm size. We also derive a lower bound for this setting, which implies our frequentist regret upper bound is optimal up to constant and logarithm terms, when the hypergraph is sufficiently sparse. Thorough experiments on standard MAMAB problems demonstrate the superior performance and the improved computational efficiency of eps-MATS compared with existing algorithms in the same setting.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2323112</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>