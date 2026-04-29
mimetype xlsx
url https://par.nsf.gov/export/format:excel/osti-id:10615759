--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10615759</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling Drivers’ Situational Awareness from Eye Gaze for Driving Assistance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Biswas, Abhijat; Gupta, Pranay; Khurana, Shreeya; Held, David; Admoni, Henny</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intelligent driving assistance can alert drivers to objects in their environment; however, such systems require a model of drivers' situational awareness (SA) (what aspects of the scene they are already aware of) to avoid unnecessary alerts. Moreover, collecting the data to train such an SA model is challenging: being an internal human cognitive state, driver SA is difficult to measure, and non-verbal signals such as eye gaze are some of the only outward manifestations of it. Traditional methods to obtain SA labels rely on probes that result in sparse, intermittent SA labels unsuitable for modeling a dense, temporally correlated process via machine learning. We propose a novel interactive labeling protocol that captures dense, continuous SA labels and use it to collect an object-level SA dataset in a VR driving simulator. Our dataset comprises 20 unique drivers' SA labels, driving data, and gaze (over 320 minutes of driving) which will be made public. Additionally, we train an SA model from this data, formulating the object-level driver SA prediction problem as a semantic segmentation problem. Our formulation allows all objects in a scene at a timestep to be processed simultaneously, leveraging global scene context and local gaze-object relationships together. Our experiments show that this formulation leads to improved performance over common sense baselines and prior art on the SA prediction task.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943072</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>8th Annual Conference on Robot Learning (CORL)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Munich, Germany</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>