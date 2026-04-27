--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10615764</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>"Clicking some of the silly options": Exploring Player Motivation in Static and Dynamic Educational Interactive Narratives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hwang, Daeun; Shields, Samuel; Calderwood, Alex; Johnson-Bey, Shi; Mateas, Michael; Wardrip-Fruin, Noah; Melcer, Edward F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Motivation is an important factor underlying successful learning. Previous research has demonstrated the positive effects that static interactive narrative games can have on motivation. Concurrently, advances in AI have made dynamic and adaptive approaches to interactive narrative increasingly accessible. However, limited work has explored the impact that dynamic narratives can have on learner motivation. In this paper, we compare two versions of Academical, a choice-based educational interactive narrative game about research ethics. One version employs a traditional hand-authored branching plot (i.e., static narrative) while the other dynamically sequences plots during play (i.e., dynamic narrative). Results highlight the importance of responsive content and a variety of choices for player engagement, while also illustrating the challenge of balancing pedagogical goals with the dynamic aspects of narrative. We also discuss design implications that arise from these findings. Ultimately, this work provides initial steps to illuminate the emerging potential of AI-driven dynamic narrative in educational games.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2202521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>CHI 2025 Workshop on Augmented Educators and AI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Yokohama, Japan</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>