--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10615873</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TAES.2024.3523276</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep Learning of the Sparse Array Configurations in Optimum Beamforming</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Juretus, Kyle; Amin, Moeness; Hamza, Syed Ali</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Aerospace and Electronic Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5718 to 5730</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0018-9251</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The article examines neural network learning of the sparse array configurations in optimum beamforming. Unlike iterative greedy, convex, and global optimization methods for optimum array design, deep learning enables fast reconfigurations of the sparse array in rapid dynamic propagation environments. We employ three different convolutional neural network architectures with varying simplification and parameter counts. The network is trained to select M out of N uniformly spaced antennas to achieve maximum signal-to-interference and noise ratio (SINR) beamforming. Different values of M are considered, including N = 2 M, for studying network performance under an increased number of subarray classes. We consider one desired source and one interference of arbitrary angle, and delineate the learning results for the two cases where the network is trained with the desired source assuming fixed and varying angles. We discuss the benefits of reducing the number of possible configurations due to sidelobe level reductions. It is also shown that the network performance significantly improves with data augmentations and by removing redundant array configurations which produce the same SINR.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2233536; 2347220</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>