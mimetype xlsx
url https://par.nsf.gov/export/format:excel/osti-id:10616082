--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10616082</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/widm.70033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Statistical and Machine Learning Approaches for Electrical Energy Forecasting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Machado, Solange; Zhu, Xingquan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>WIREs Data Mining and Knowledge Discovery</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1942-4787</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;With renewable energy being aggressively integrated into the grid, energy supplies are becoming vulnerable to weather and the environment, and are often incapable of meeting population demands at a large scale if not accurately predicted for energy planning. Understanding consumers' power demands ahead of time and the influences of weather on consumption and generation can help producers generate effective power management plans to support the target demand. In addition to the high correlation with the environment, consumers' behaviors also cause non‐stationary characteristics of energy data, which is the main challenge for energy prediction. In this survey, we perform a review of the literature on prediction methods in the energy field. So far, most of the available research encompasses one type of generation or consumption. There is no research approaching prediction in the energy sector as a whole and its correlated features. We propose to address the energy prediction challenges from both consumption and generation sides, encompassing techniques from statistical to machine learning techniques. We also summarize the work related to energy prediction, electricity measurements, challenges related to energy consumption and generation, energy forecasting methods, and real‐world energy forecasting resources, such as datasets and software solutions for energy prediction.&lt;/p&gt; &lt;p&gt;This article is categorized under:&lt;list list-type='simple'&gt;&lt;list-item&gt;&lt;p&gt;Application Areas &gt; Industry Specific Applications&lt;/p&gt;&lt;/list-item&gt;&lt;list-item&gt;&lt;p&gt;Technologies &gt; Prediction&lt;/p&gt;&lt;/list-item&gt;&lt;list-item&gt;&lt;p&gt;Technologies &gt; Machine Learning&lt;/p&gt;&lt;/list-item&gt;&lt;/list&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2236579; 2302786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>WIREs Data Mining and Knowledge Discovery</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>