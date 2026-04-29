--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10616198</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICASSP49660.2025.10887633</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CorrGAN: Simultaneous Learning of Speech Enhancement and Perceptual Quality Loss Functions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zadorozhnyy, Vasily; Amizadeh, Saeed; Ye, Qiang; Koishida, Kazuhito</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-6874-1</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deep-learning models have allowed effective end-to-end SE systems in the Speech Enhancement (SE) field. Most of these methods are trained using a fixed reconstruction loss in a supervised setting. Often these losses do not perfectly represent the desired perceptual quality metrics, resulting in sub-optimal performance. Recently, there have been efforts to learn the behavior of those metrics directly via neural nets for training SE models. However, an accurate estimation of the true metric function introduces statistical complexity for training because it attempts to capture the exact value of the metric. We propose an adversarial training strategy based on statistical correlation that avoids the complexity of estimating the SE metric while learning to mimic its overall behavior. We call this framework CorrGAN and show its significant improvement over standard losses of the SOTA baselines and achieve SOTA performance on the VoiceBank+DEMAND dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2208314; 2327113; 2433190</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Hyderabad, India</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>