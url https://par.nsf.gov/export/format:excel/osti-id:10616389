--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10616389</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0313156</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Center of mass kinematic reconstruction during steady-state walking using optimized template models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kelly, David J; Wensing, Patrick M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0313156</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Template models, such as the Bipedal Spring-Loaded Inverted Pendulum and the Virtual Pivot Point, have been widely used as low-dimensional representations of the complex dynamics in legged locomotion. Despite their ability to qualitatively match human walking characteristics like M-shaped ground reaction force (GRF) profiles, they often exhibit discrepancies when compared to experimental data, notably in overestimating vertical center of mass (CoM) displacement and underestimating gait event timings (touchdown/ liftoff). This paper hypothesizes that the constant leg stiffness of these models explains the majority of these discrepancies. The study systematically investigates the impact of stiffness variations on the fidelity of model fittings to human data, where an optimization framework is employed to identify optimal leg stiffness trajectories. The study also quantifies the effects of stiffness variations on salient characteristics of human walking (GRF profiles and gait event timing). The optimization framework was applied to 24 subjects walking at 40% to 145% preferred walking speed (PWS). The findings reveal that despite only modifying ground forces in one direction, variable leg stiffness models exhibited a &gt;80% reduction in CoM error across both the B-SLIP and VPP models, while also improving prediction of human GRF profiles. However, the accuracy of gait event timing did not consistently show improvement across all conditions. The resulting stiffness profiles mimic walking characteristics of ankle push-off during double support and reduced CoM vaulting during single support.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943703</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>