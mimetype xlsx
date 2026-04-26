--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,174 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...122 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -188,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10616407</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-70896-1_18</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PIVA: Privacy-Preserving Identity Verification Methods for Accountless Users via Private List Intersection and Variants</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hwang, Seoyeon; Jarecki, Stanislaw; Karl, Zane; van_Kempen, Elina; Tsudik, Gene</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Garcia-Alfaro, J; Kozik, R; Choraś, M; Katsikas, S</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>362 to 382</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Several prominent privacy regulation (e.g., CCPA and GDPR) require service providers to let consumers request access to, correct, or delete, their personal data. Compliance necessitates verification of consumer identity. This is not a problem for consumers who already have an account with a service provider since they can authenticate themselves via a successful account log-in. However, there are no such methods for accountless consumers, even though service providers routinely collect data about casual consumers, i.e., those without accounts. Currently, in order to access their collected data, accountless consumers are asked to provide Personally Identifiable Information (PII) to service providers, which is privacy-invasive.
+To address this problem, we propose PIVA: Privacy-Preserving Identity Verification for Accountless Users, a technique based on Private List Intersection (PLI) and its variants. First, we introduce PLI, a close relative of private set intersection (PSI), a well-known cryptographic primitive that allows two or more mutually suspicious parties to compute the intersection of their private input sets. PLI takes advantage of the (ordered and fixed) list structure of each party’s private set. As a result, PLI is more efficient than PSI. We also explore PLI variants: PLI-cardinality (PLI-CA), threshold-PLI (t-PLI), and threshold-PLI-cardinality (t-PLI-CA), all of which yield less information than PLI. These variants are progressively better suited for addressing the accountless consumer authentication problem.
+We prototype and compare its performance against techniques based on regular PSI and garbled circuits (GCs). Results show that proposed PLI and PLI-CA constructions are more efficient than GC-based techniques, in terms of both computation and communication overheads. While GC-based t-PLI and t-PLI-CA execute faster, proposed constructs greatly outperform the former in terms of bandwidth, e.g., our t-PLI protocol consumes less bandwidth. We also show that proposed protocols can be made secure against malicious adversaries, with only moderate increases in overhead. These variants outperform their GC-based counterparts by at least one order of magnitude.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030575</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>