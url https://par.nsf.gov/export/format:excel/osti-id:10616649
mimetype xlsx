--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10616649</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevB.110.245102</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bulk and boundary entanglement transitions in the projective gauge-Higgs model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sukeno, Hiroki; Ikeda, Kazuki; Wei, Tzu-Chieh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2469-9950</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In quantum many-body spin systems, the interplay between the entangling effect of multiqubit Pauli measurements and the disentangling effect of single-qubit Pauli measurements may give rise to two competing effects. By introducing a randomized measurement pattern with such bases, a phase transition can be induced by altering the ratio between them. In this work, we numerically investigate a measurement-based model associated with the Fradkin-Shenker Hamiltonian that encompasses the deconfining, confining, and Higgs phases. We determine the phase diagram in our measurement-only model by employing entanglement measures. For the bulk topological order, we use the topological entanglement entropy. We also use the mutual information between separated boundary regions to diagnose the boundary phase transition associated with the Higgs or the bulk symmetry-protected topological (SPT) phase. We observe the structural similarity between our phase diagram and the one in the standard quantum Hamiltonian formulation of the Fradkin-Shenker model with the open rough boundary. First, a deconfining phase is detected by nonzero and constant topological entanglement entropy. Second, we find a (boundary) phase transition curve separating the Higgs=SPT phase from the rest. In certain limits, the topological phase transitions reside at the critical point of the formation of giant homological cycles in the bulk three-dimensional (3D) space-time lattice, as well as the bond percolation threshold of the boundary 2D space-time lattice when it is effectively decoupled from the bulk. Additionally, there are analogous mixed-phase properties at a certain region of the phase diagram, emerging from how we terminate the measurement-based procedure. Our findings pave an alternative pathway to study the physics of Higgs=SPT phases on quantum devices in the near future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310614</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>