--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10617316</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecs2.70352</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Online citizen science in higher education courses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cotey, Stacy R; Dunbar‐Wallis, Amy K; Golumbic, Yaela N; Mehrotra, Pankaj; Beamer, David A; Vance‐Chalcraft, Heather D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2150-8925</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Climate change and biodiversity loss require us to engage the next generation of scientists in addressing global ecological issues. Introducing undergraduate students to citizen science allows them to learn scientific processes and content while contributing to real‐world applications. We conducted a systematic review of literature to (1) identify what types of undergraduate courses and institutions use citizen science, (2) list the projects and platforms that have been implemented in online courses in undergraduate education, (3) examine how students participated in the projects through online courses, and (4) summarize learning objectives and reported benefits of student participation. In all, 44 studies about the use of citizen science in undergraduate online courses were found in 25 papers in the published literature. The most common projects consisted of classification of species or natural history (e.g., iNaturalist), which could be done mainly online but with data collection completed at a location available to the student. Citizen science projects were incorporated into multiple course formats (e.g., lecture, lab) and class sizes, and students were most frequently asked to collect and submit data. The most frequently reported learning outcomes included increased student interest/engagement, improved appreciation for the relevance of science to the “real world,” and practice using the scientific process, but rigorous assessment data were lacking in papers. The use of citizen science in online courses and institutions appears to be increasing, and we encourage faculty using these approaches with students to publish on their efforts, providing details about their implementation, assessment, and course context.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2120459</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>