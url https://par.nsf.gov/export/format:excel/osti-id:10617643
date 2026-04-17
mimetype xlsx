--- v0 (2026-01-18)
+++ v1 (2026-04-17)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10617643</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1055/a-2646-8383</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>N-Alkylation by Hydrogen Borrowing: Pharmaceutical Applications and Comparison to Other Methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nalikezhathu, Anju; Williams, Travis J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Synthesis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0039-7881</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formation of C-N bonds is a quintessential transformation in organic synthesis. Among the various methods to access them, hydrogen borrowing catalysis offers a green, atom economical, and cost-effective approach with water as the sole by-product. In this reaction, amines are alkylated with alcohol coupling partners in the presence of a transition metal catalyst. Several catalytic systems have been developed and employed in the synthesis of pharmaceutical intermediates and complex natural products, replacing conventional amination reactions with hydrogen borrowing reactions that deliver improved selectivity and yield. In this short review, we compare hydrogen borrowing N-alkylation with other classical and modern C-N bond forming reactions and discuss applications in pharmaceutical synthesis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1856395</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Thieme</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>