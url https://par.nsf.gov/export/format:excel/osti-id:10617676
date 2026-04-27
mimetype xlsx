--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10617676</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17603/ds2-xs04-th22</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inventory of Landslides Along Alabama Highways</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rahimikhameneh, Lili; Montgomery, Jack; Knights, Michelle; Alvarez_Reyna, Abraham; O'Donnell, Frances; Carcamo, Patricia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An inventory of landslides along Alabama highways was created using both inclinometer readings collected by the Alabama Department of Transportation and based on Detailed Damage Inspection Reports (DDIRs) submitted to the Federal Highway Administration (FHWA) for emergency assistance. For the inclinometer-based dataset, we have processed the readings to extract the change in displacement from the previous reading at the top of the slide plane. For the emergency relief landslides, we have extracted key information from the submitted DDIRs. These datasets can be used for landslide susceptibility modeling, testing remote sensing-based monitoring or warning systems, or to better understand landslide patterns in the southeastern United States.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047402</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Designsafe-CI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Auburn University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>