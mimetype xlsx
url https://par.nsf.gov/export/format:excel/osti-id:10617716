--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10617716</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5281/zenodo.15870177</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Actionable Pedagogical Feedback: A Multi-Perspective Analysis of Mathematics Teaching and Tutoring Dialogue</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Naim, Jannatun; Cao, Jie; Tasneem, Fareen; Jacobs, Jennifer; Milne, Brent; Martin, James; Sumner, Tamara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Mills, Caitlin; Alexandron, Giora; Taibi, Davide; Lo_Bosco, Giosuè; Paquette, Luc</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>328–341</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Effective feedback is essential for refining instructional practices in mathematics education, and researchers often turn to advanced natural language processing (NLP) models to analyze classroom dialogues from multiple perspectives. However, utterance-level discourse analysis encounters two primary challenges: (1) multi-functionality, where a single utterance may serve multiple purposes that a single tag cannot capture, and (2) the exclusion of many utterances from domain-specific discourse move classifications, leading to their omission in feedback. To address these challenges, we proposed a multi-perspective discourse analysis that integrates domain-specific talk moves with dialogue act (using the flattened multi-functional SWBD-MASL schema with 43 tags) and discourse relation (applying Segmented Discourse Representation Theory with 16 relations). Our top-down analysis framework enables a comprehensive understanding of utterances that contain talk moves, as well as utterances that do not contain talk moves. This is applied to two mathematics education datasets: TalkMoves (teaching) and SAGA22 (tutoring). Through distributional unigram analysis, sequential talk move analysis, and multi-view deep dive, we discovered meaningful discourse patterns, and revealed the vital role of utterances without talk moves, demonstrating that these utterances, far from being mere fillers, serve crucial functions in guiding, acknowledging, and structuring classroom discourse. These insights underscore the importance of incorporating discourse relations and dialogue acts into AI-assisted education systems to enhance feedback and create more responsive learning environments. Our framework may prove helpful for providing human educator feedback, but also aiding in the development of AI agents that can effectively emulate the roles of both educators and students.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2222647</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Educational Data Mining Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Palermo, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>