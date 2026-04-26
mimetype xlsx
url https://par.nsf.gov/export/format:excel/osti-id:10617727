--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10617727</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/epjconf/202532901005</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Nuclear Structure of &lt;sup&gt;74&lt;/sup&gt; Ge from Inelastic Neutron Scattering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peters, E E; Yates, S W; Brown, B A; Ramirez, A_P D; Mukhopadhyay, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Jentschel, M</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EPJ Web of Conferences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>01005</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2100-014X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The low-lying structure of&lt;sup&gt;74&lt;/sup&gt;Ge has been studied with γ-ray detection following inelastic neutron scattering. From excitation function and angular distribution data, the levels and transitions have been characterized including level spins and lifetimes, branching ratios, and multipole mixing ratios. In addition, a number of levels found in the literature for&lt;sup&gt;74&lt;/sup&gt;Ge appear to be erroneously placed. Upon removal of these states from the level scheme, excellent agreement with large-scale shell-model calculations was obtained.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209178</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>edp sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>