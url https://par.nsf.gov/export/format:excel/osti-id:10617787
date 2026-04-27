--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10617787</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0167572</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A planar cloverleaf antenna for circularly polarized microwave fields in atomic and molecular physics experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yuan, Weijun; Zhang, Siwei; Bigagli, Niccolò; Warner, Claire; Stevenson, Ian; Will, Sebastian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Review of Scientific Instruments</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0034-6748</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We report on the design and characterization of a compact microwave antenna for atomic and molecular physics experiments. The antenna is comprised of four loop antennas arranged in a cloverleaf shape, allowing for precise adjustment of polarization by tuning the relative phase of the loops. We optimize the antenna for left-circularly polarized microwaves at 3.5 GHz and characterize its near-field performance using ultracold NaCs molecules as a precise quantum sensor. Observing an unusually high Rabi frequency of 2π × 46.1(2) MHz, we extract an electric field amplitude of 33(2) V/cm at 22 mm distance from the antenna. The polarization ellipticity is 2.3(4)°, corresponding to a 24 dB suppression of right-circular polarization. The cloverleaf antenna is planar and provides large optical access, making it highly suitable for quantum control of atoms and molecules and potentially other quantum systems that operate in the microwave regime.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1848466</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Review of Scientific Instruments</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>