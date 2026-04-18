--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10618528</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Holistic Design towards Resource-Stringent Binary Vector Symbolic Architecture</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Duan, Shijin; Narkthong, Nuntipat; Luo, Yukui; Ren, Shaolei; Xu, Xiaolin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Classification tasks on ultra-lightweight devices demand devices that are resource-constrained and deliver swift responses. Binary Vector Symbolic Architecture (VSA) is a promising approach due to its minimal memory requirements and fast execution times compared to traditional machine learning (ML) methods. Nonetheless, binary VSA's practicality is limited by its inferior inference performance and a design that prioritizes algorithmic over hardware optimization. This paper introduces UniVSA, a co-optimized binary VSA framework for both algorithm and hardware. UniVSA not only significantly enhances inference accuracy beyond current state-of-the-art binary VSA models but also reduces memory footprints. It incorporates novel, lightweight modules and design flow tailored for optimal hardware performance. Experimental results show that UniVSA surpasses traditional ML methods in terms of performance on resource-limited devices, achieving smaller memory usage, lower latency, reduced resource demand, and decreased power consumption.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2326598</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Design Automation Conference (DAC)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>San Francisco, CA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>