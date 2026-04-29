--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10620608</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17161/bi.v19i.23179</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deriving best use data from NEON for mosquito research applications: A practical guide with code</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bauer, Amely; Paull, Sara; Guralnick, Robert; Campbell, Lindsay</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biodiversity Informatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1546-9735</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The National Ecological Observatory Network (NEON) is a long-term monitoring program at the continental scale designed to understand and forecast ecological responses to environmental change at local to broad scales. However, despite robust and nearly continuous collections, NEON mosquito data have been underused in downstream analyses. Here, we provide species-level estimated abundances for nighttime collected female mosquitoes derived from the mosquitoes sampled from CO2 traps (DP1.10043.001) (RELEASE-2024; NEON, 2024). By including zero counts, our derived data complement existing data sets and provide an analysis-ready time series useful for investigating mosquito phenology, abundances, and diversity at the species or community level. We also outline a set of considerations specific to filtering NEON mosquito data by sex and for day or nighttime collections, highlighting factors that could introduce uncertainty to abundance estimates. Along with the data set, we provide an R Markdown file that includes annotated code and documents our data filtering and QC/QA steps, as well as data files used to filter the mosquito data based on QC/QA criteria. All files are freely available for download through the Environmental Data Initiative data portal. Our reproducible and fully documented workflow can be easily adapted for specific needs or other NEON surveillance data. Our work aims to enhance the accessibility and use of NEON’s rich, long-term monitoring data.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2217817</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>University of Kansas Natural History Museum and Biodiversity Research Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>