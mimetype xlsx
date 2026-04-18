--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10620780</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP06(2025)175</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quark masses and mixing in string-inspired models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Constantin, Andrei; Fraser-Taliente, Cristofero S; Harvey, Thomas R; Leung, Lucas_T Y; Lukas, Andre</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;A&lt;sc&gt;bstract&lt;/sc&gt;&lt;/title&gt; &lt;p&gt;We study a class of supersymmetric Froggatt-Nielsen (FN) models with multiple U(1) symmetries and Standard Model (SM) singlets inspired by heterotic string compactifications on Calabi-Yau threefolds. The string-theoretic origin imposes a particular charge pattern on the SM fields and FN singlets, dividing the latter into perturbative and non-perturbative types. Employing systematic and heuristic search strategies, such as genetic algorithms, we identify charge assignments and singlet VEVs that replicate the observed mass and mixing hierarchies in the quark sector, and subsequently refine the Yukawa matrix coefficients to accurately match the observed values for the Higgs VEV, the quark and charged lepton masses and the CKM matrix. This bottom-up approach complements top-down string constructions and our results demonstrate that string FN models possess a sufficiently rich structure to account for flavour physics. On the other hand, the limited number of distinct viable charge patterns identified here indicates that flavour physics imposes tight constraints on string theory models, adding new constraints on particle spectra that are essential for achieving a realistic phenomenology.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019786</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>