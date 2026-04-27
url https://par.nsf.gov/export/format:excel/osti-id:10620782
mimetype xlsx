--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10620782</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/msphere.00059-25</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pangenomes suggest ecological-evolutionary responses to experimental soil warming</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Choudoir, Mallory J; Narayanan, Achala; Rodriguez-Ramos, Damayanti; Simoes, Rachel; Efroni, Alon; Sondrini, Abigail; DeAngelis, Kristen M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Tringe, Susannah Green</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>mSphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2379-5042</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;sec&gt;&lt;p&gt;Below-ground carbon transformations that contribute to healthy soils represent a natural climate change mitigation, but newly acquired traits adaptive to climate stress may alter microbial feedback mechanisms. To better define microbial evolutionary responses to long-term climate warming, we study microorganisms from an ongoing&lt;italic&gt;in situ&lt;/italic&gt;soil warming experiment where, for over three decades, temperate forest soils are continuously heated at 5°C above ambient. We hypothesize that across generations of chronic warming, genomic signatures within diverse bacterial lineages reflect adaptations related to growth and carbon utilization. From our bacterial culture collection isolated from experimental heated and control plots, we sequenced genomes representing dominant taxa sensitive to warming, including lineages of Actinobacteria, Alphaproteobacteria, and Betaproteobacteria. We investigated genomic attributes and functional gene content to identify signatures of adaptation. Comparative pangenomics revealed accessory gene clusters related to central metabolism, competition, and carbon substrate degradation, with few functional annotations explicitly associated with long-term warming. Trends in functional gene patterns suggest genomes from heated plots were relatively enriched in central carbohydrate and nitrogen metabolism pathways, while genomes from control plots were relatively enriched in amino acid and fatty acid metabolism pathways. We observed that genomes from heated plots had less codon bias, suggesting potential adaptive traits related to growth or growth efficiency. Codon usage bias varied for organisms with similar 16S&lt;italic&gt;rrn&lt;/italic&gt;operon copy number, suggesting that these organisms experience different selective pressures on growth efficiency. Our work suggests the emergence of lineage-specific trends as well as common ecological-evolutionary microbial responses to climate change.&lt;/p&gt;&lt;sec&gt;&lt;title&gt;IMPORTANCE&lt;/title&gt;&lt;p&gt;Anthropogenic climate change threatens soil ecosystem health in part by altering below-ground carbon cycling carried out by microbes. Microbial evolutionary responses are often overshadowed by community-level ecological responses, but adaptive responses represent potential changes in traits and functional potential that may alter ecosystem function. We predict that microbes are adapting to climate change stressors like soil warming. To test this, we analyzed the genomes of bacteria from a soil warming experiment where soil plots have been experimentally heated 5°C above ambient for over 30 years. While genomic attributes were unchanged by long-term warming, we observed trends in functional gene content related to carbon and nitrogen usage and genomic indicators of growth efficiency. These responses may represent new parameters in how soil ecosystems feedback to the climate system.&lt;/p&gt;&lt;/sec&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1949882</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society for Microbiology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>