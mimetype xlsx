--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10620860</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/00207543.2024.2381224</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Digital transformation for safer circular lithium-ion battery supply chains: a blockchain ecosystem-data perspective</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Zhuowen; Sarkis, Joseph; Yildizbasi, Abdullah</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Production Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1585 to 1606</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0020-7543</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Lithium-ion battery (LIB) circular supply chains (CSCs) present unique safety challenges among operation processes. Blockchain technology can be a promising solution for addressing these challenges, by enabling effective tracking and verification of safety-related information throughout the supply chain. However, how blockchain can mitigate safety issues from a supply chain perspective is poorly understood. This study proposes a theory-supported framework through intervention-based research (IBR) to provide guidance for LIB CSC safety management. The conceptual framework and theoretical propositions set the foundation for research on a comprehensive blockchain ecosystem specifically designed for CSC safety management. The framework includes the design of a blockchain architecture with capabilities tailored to address safety concerns, the involvement of multiple stakeholders, and the development of a safety measurement matrix. This study suggests research and practical directions which lay the groundwork for leveraging blockchain technology to improve safety management in LIB CSC. This research contributes to sustainable supply chains by proposing a conceptual framework for mitigating safety concerns in LIB CSC, paving the way for effective blockchain implementation. In addition, this study contributes to advancing the theoretical design understanding and application of blockchain technology in CSC safety management.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021871</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Taylor &amp; Francis</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>