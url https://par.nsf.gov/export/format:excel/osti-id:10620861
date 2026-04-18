--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10620861</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICMLA61862.2024.00231</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamical System Autoencoders</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>He, Shiquan; Paffenroth, Randy; Cava, Olivia; Dunham, Cate</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1496 to 1503</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-7488-9</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Autoencoders represent a significant category of deep learning models and are widely utilized for dimensionality reduction. However, standard Autoencoders are complicated architectures that normally have several layers and many hyper-parameters that require tuning. In this paper, we introduce a new type of autoencoder that we call dynamical system autoencoder (DSAE). Similar to classic autoencoders, DSAEs can effectively handle dimensionality reduction and denoising tasks, and they demonstrate strong performance in several benchmark tasks. However, DSAEs, in some sense, have a more flexible architecture than standard AEs. In particular, in this paper we study simple DSAEs that only have a single layer. In addition, DSAEs provide several theoretical and practical advantages arising from their implementation as iterative maps, which have been well studied over several decades. Beyond the inherent simplicity of DSAEs, we also demonstrate how to use sparse matrices to reduce the number of parameters for DSAEs without sacrificing the performance of our methods. Our simulation studies indicate that DSAEs achieved better performance than the classic autoencoders when the encoding dimension or training sample size was small. Additionally, we illustrate how to use DSAEs, and denoising autoencoders in general. to nerform sunervised learning tasks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021871</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Miami, FL, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>