--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10621664</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13227-025-00247-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Discoveries and innovations in cnidarian biology at Cnidofest 2024</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Leach, Whitney B; Babonis, Leslie; Juliano, Celina E; Nakanishi, Nagayasu; Schnitzler, Christine E; Steinmetz, Patrick_R H; Layden, Michael J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EvoDevo</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-9139</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The third iteration of the Cnidarian Model Systems Meeting (Cnidofest) was held August 14–17th, 2024 at Lehigh University in Bethlehem, PA. The meeting featured presentations from laboratories representing 11 countries, covering a broad range of topics related to cnidarian species. The research highlighted diverse topics, with sessions focused on regeneration, evo-devo, genomics, symbiosis, cell biology, physiology, neurobiology, and development. A notable shift at this meeting was the extent to which established cnidarian model systems have caught up with the classical laboratory models such as&lt;italic&gt;Drosophila&lt;/italic&gt;and vertebrates, with modern genomic, genetic, and molecular tools now routinely applied. In addition, more cnidarian systems are now being developed for functional studies by the community, enhancing our ability to gain fundamental insights into animal biology that are otherwise difficult in the complex bilaterian model systems. Together, the integration of cnidarian and bilaterian model systems provides researchers with a broader toolkit for selecting animal models best suited to address their specific biological questions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2436941</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>BMC EvoDevo</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>