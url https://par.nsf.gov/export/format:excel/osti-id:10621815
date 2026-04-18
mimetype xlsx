--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10621815</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chem 4050/5050: Computational Problem Solving in the Chemical Sciences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wexler, Robert B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Have you ever wondered how molecular interactions shape the world around us? Why do certain materials exhibit unique properties? How can we predict and manipulate chemical reactions at the atomic level? These are the mysteries at the heart of chemistry, where understanding the unseen world of atoms and molecules can unlock groundbreaking advances in science and technology. However, one needs specialized numerical methods and computational chemistry skills to explore these questions. This course is designed to bridge this gap. It provides a comprehensive introduction to the mathematical and computational skills necessary to model chemical phenomena at the atomic level. We start by building a strong foundation in mathematical representations of chemical problems, utilizing open-source software tools for problem-solving, data interpretation, and visualization of materials and molecular structures. In the second part of the course, we delve into the fascinating world of atomic-level computer modeling. You’ll learn various methodologies, such as Monte Carlo and molecular dynamics. We’ll analyze static (thermodynamic and structural) and dynamic properties and their statistical errors. Don’t worry if you’re new to coding - we’ll cover the basics of Python programming in the first few lectures, setting you up for success. By the end of this course, you will be proficient in using computational tools, understanding atomic interactions, and approaching chemical problems with a structured and strategic thought process. Join us to unlock the secrets of the molecular world and transform the way you see chemistry!</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2305155</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Educational aid or Curriculum</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>https://github.com/rwexler/comp-prob-solv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>