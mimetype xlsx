--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10623742</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2025.01.27.635161</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Light-activated tetanus neurotoxin for conditional proteolysis and inducible synaptic inhibition &lt;i&gt;in vivo&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Roh, Heegwang; Kim, Dongwook; Kim, Byeongchan; Jeon, Younghyeon; Kim, Yeonghye; Jacko, Martin; Xu, Fei; Lin, Chang; Um, Ji Won; Ting, Alice Y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;The light chain of tetanus neurotoxin (TeNT) is a 52 kD metalloprotease that potently inhibits synaptic transmission by cleaving the endogenous vesicle fusion protein VAMP2. To mitigate the toxicity of TeNT and harness it as a conditional tool for neuroscience, we engineered Light-Activated TeNT (LATeNT) via insertion of the light-sensitive LOV domain into an allosteric site. LATeNT was optimized by directed evolution and shown to have undetectable activity in the dark mammalian brain. Following 30 seconds of weak blue light exposure, however, LATeNT potently inhibited synaptic transmission in multiple brain regions. The effect could be reversed over 24 hours. We used LATeNT to discover an interneuron population in hippocampus that controls anxiety-like behaviors in mouse, and to control the secretion of endogenous insulin from pancreatic beta cells. Synthetic circuits incorporating LATeNT converted drug, Ca&lt;sup&gt;2+&lt;/sup&gt;, or receptor activation into transgene expression or reporter protein secretion. Due to its large dynamic range, rapid kinetics, and highly specific mechanism of action, LATeNT should be a robust tool for conditional proteolysis and spatiotemporal control of synaptic transmission&lt;italic&gt;in vivo&lt;/italic&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2014862</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>