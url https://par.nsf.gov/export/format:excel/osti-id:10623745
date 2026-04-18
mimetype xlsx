--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10623745</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/hyp.70080</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>New Predictors for Hydrologic Signatures: Wetlands and Geologic Age Across Continental Scales</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Holt, Anne; McMillan, Hilary</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Hydrological Processes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0885-6087</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In dry summer months, stream baseflow sourced from groundwater is essential to support aquatic ecosystems and anthropogenic water use. Hydrologic signatures, or metrics describing unique features of streamflow timeseries, are useful for quantifying and predicting these valuable baseflow and groundwater storage resources across continental scales. Hydrologic signatures can be predicted based on catchment attributes summarising climate and landscape and can be used to characterise baseflow and groundwater processes that cannot be directly measured. While past watershed‐scale studies suggest that landscape attributes are important controls on baseflow and storage processes, recent regional‐to‐global scale modelling studies have instead found that landscape attributes have weaker relationships with hydrologic signatures of these processes than expected compared to climate attributes. In this study, we quantify two landscape attributes, average geologic age and the proportion of catchment area covered by wetlands. We investigate if incorporating these additional predictors into existing large‐sample attribute datasets strengthens continental‐scale, empirical relationships between landscape attributes and hydrologic signatures. We quantify 14 hydrologic signatures related to baseflow and groundwater processes in catchments across the contiguous United States, evaluate the relationships between the new catchment attributes and hydrologic signatures with correlation analysis and use the new attributes to predict hydrologic signatures with random forest models. We found that the average geologic age of catchments was a highly influential predictor of hydrologic signatures, especially for signatures describing baseflow magnitude in catchments, and had greater importance than existing attributes of the subsurface. In contrast, we found that the proportion of wetlands in catchments had limited influence on our hydrologic signature predictions. We recommend incorporating catchment geologic age into large‐sample catchment datasets to improve predictions of baseflow and storage hydrologic signatures and processes across continental scales.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124923</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>