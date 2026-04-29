--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10623936</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/MSEC.2023.3332105</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Shockvertising, Malware, and a Lack of Accountability: Exploring Consumer Risks of Virtual Reality Advertisements and Marketing Experiences</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mhaidli, Abraham; Rajaram, Shwetha; Fidan, Selin; Herakovic, Gina; Schaub, Florian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Security &amp; Privacy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>43 to 52</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1540-7993</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Companies increasingly use virtual reality (VR) for advertising. This begs the question, What risks does VR advertising pose for consumers? We analyze VR marketing experiences to identify risks and discuss opportunities to address those and future risks in VR advertising.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2105734</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>