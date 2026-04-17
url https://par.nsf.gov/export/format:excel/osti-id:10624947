--- v0 (2026-01-19)
+++ v1 (2026-04-17)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10624947</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2023.403471</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Using the Master’s Tools” to Integrate Play With Kindergarten Mathematics: Creative Insubordination Through Playful Resistance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Caldwell, Brittany; Wager, Anita A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Blikstein, P; Van_Aalst, J; Kizito, R; Brennan, K</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1941 to 1942</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this study, we focused on the challenges that kindergarten teachers discussed related to curriculum, lack of teacher autonomy, and administrative control. We explored teachers' resistance using the lens of creative insubordination (Gutiérrez, 2016) to answer these questions: 1) What challenges do kindergarten teachers discuss about implementing playful math in kindergarten? and 2) How do teachers discuss navigating implementation challenges? We found that teachers used playful resistance as a way
+to enact “Using the Master’s Tools,” an approach to Creative Insubordination outlined by Gutièrrez (2016). This study corroborates and extends prior work on creative insubordination by focusing on early childhood mathematics and exploring teachers’ strategies to employ playful resistance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2101356</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>