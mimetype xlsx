--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10624950</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1242/jeb.247749</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The impacts of diet on cardiac performance under changing environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eliason, Erika J; Hardison, Emily A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experimental Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0949</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;Natural and anthropogenic stressors are dramatically altering environments, impacting key animal physiological traits, including cardiac performance. Animals require energy and nutrients from their diet to support cardiac performance and plasticity; however, the nutritional landscape is changing in response to environmental perturbations. Diet quantity, quality and options vary in space and time across heterogeneous environments, over the lifetime of an organism and in response to environmental stressors. Variation in dietary energy and nutrients (e.g. lipids, amino acids, vitamins, minerals) impact the heart's structure and performance, and thus whole-animal resilience to environmental change. Notably, many animals can alter their diet in response to environmental cues, depending on the context. Yet, most studies feed animals ad libitum using a fixed diet, thus underestimating the role of food in impacting cardiac performance and resilience. By applying an ecological lens to the study of cardiac plasticity, this Commentary aims to further our understanding of cardiac function in the context of environmental change.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2305704</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Company of Biologists Ltd.</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>