--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10624987</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2025.485037</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Continuity in Disparate Spaces: Opportunities to Learn with Your Full Self in Mathematics Classrooms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vescio, J; Gresalfi, M; Knowe, M; Love, C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>404 to 412</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper explores the mathematical participation of one kindergarten student,Quentin, across two differing settings: whole-group instruction versus small-group play centers.Leveraging Gee9s (2000) definition of identity as an act of recognition, we examine howQuentin9s bids for social interaction were more or less recognized by his peers across thesevarying contexts. We highlight the potential role of play in facilitating a space for Quentin9sways of being to be taken up as part of, rather than separate from, mathematics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2101356</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Society of the Learning Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Helsinki, Finland</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>